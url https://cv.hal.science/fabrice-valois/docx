--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,16704 +66,16831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling Flow-level Reliability on FTDMA Schedules with efficient Hop-by-hop Over-provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8866, INRIA Grenoble - Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278077v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gain of Network Coding in Wireless Sensor Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8650, Inria. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SLA Specification for IoT Operation - The WSN-SLA Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8567, INRIA. 2014, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Network with Continuous Power Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7730, 2013, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data aggregation in wireless sensor networks: Compressing or Forecasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8362, INRIA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RTXP : A Localized Real-Time Mac-Routing Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7978, INRIA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702302v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cascading Tournament Algorithm: Low Power, High Capacity Medium Sharing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthel Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valois Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7705, INRIA. 2011, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00584936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed competition to compute localized scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthel Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valois Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7522, INRIA. 2011, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-objective Optimization of Broadband WMN: Energy-Capacity Tradeoff and Optimal System Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7730, INRIA. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting Asymmetric Links in a Convergecast Routing Protocol for WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7586, INRIA. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00581603v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00531094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00529070v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organization in Sensor and Actuators Networks: Strategies and their optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7440, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00530206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilient networking in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7230, INRIA. 2010, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00464059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7171, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-7189, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the Capacity of Flat and Self-Organized Ad Hoc and Hybrid Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5977, INRIA. 2006, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00095216v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation Stochastique de Réseaux Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialiang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5518, INRIA. 2005, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization and Routing In Multihops Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5461, INRIA. 2005, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5650, INRIA. 2005, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topologie Virtuelle pour Réseaux Hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5035, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility Study and Conception of an Intelligent GSM Cell Phone Silencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Kléber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0268, INRIA. 2002, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00069907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDManet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Tamdrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tamdrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downlink Scheduling in LoRaWAN: ChirpStack vs The Things Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Latin-American Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Medellin, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560566v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indoor Performance Evaluation of LoRa 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rumeur disait faux : ils ne sont pas orthogonaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uplink and downlink are not orthogonal in LoRaWAN!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to build socio-organizational information from remote IP addresses to enrich security analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCN 2022 - IEEE 47th Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.287-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLoRaSat : Le simulateur pour la communication LoRa avec les satellites LEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Madoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating LoRa-Based Direct-to-Satellite IoT Networks with FLoRaSat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G Madoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ait Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Non-Terrestrial Networks in 6G Wireless (NTN-6G), Satellite Workshop of IEEE WoWMoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698223v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Distributed and Probabilistic Approach for Traffic Control in LPWANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75075-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, lyon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Yaoundé, Cameroon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988294v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMRR: Dynamic Multi-Robot Routing for Evolving Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai-Ioan Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Czibula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DMAP 2018 - 6th ICAPS Workshop on Distributed and Multi-Agent Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp. 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Reliability Scheduling in Deterministic Wireless Multi-hop Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC 2016 - IEEE 27th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausa: KPI-aware Scheduling Algorithm for Multi-flow in Multi-hop IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.47-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simba: Similar-evolution based Aggregation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring KPIs in Synchronized FTDMA Multi-hop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of Data Aggregation Functions using Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PE-WASUN '15 - the 12th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2810379.2810384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A theoretical framework of resilience: Biased random walk routing against insider attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Qaraqe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC 2015 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, New Orleans, United States. pp.1602--1607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data aggregation in Wireless Sensor Networks: Compressing or Forecasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service Level Agreements for Wireless Sensor Networks: a WSN Operator's Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/IFIP NOMS - Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routing Resilience Evaluation for Smart Metering: Definition, Metric and Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Qaraqe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIMRC - IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. pp.1867-1871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A localized real-time MAC-Routing protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Tunaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PE-WASUN - 10th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2507248.2507267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Wireless Days 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resiliency Taxonomy of Routing Protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clearwater, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting long-range opportunistic links to improve delivery, delay and energy consumption in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting Asymmetric Links in a Convergecast Routing Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADHOC-NOW 2012 - 11th IEEE International Conference on Ad-hoc, Mobile, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia. pp.371-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31638-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routing Protocols: When to use it in terms of energy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.2763 - 2768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARI-MAC: The Self Adapting Receiver Initiated {MAC} Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QoS-Oriented Opportunistic Routing protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Days 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cascading Tournament MAC: Low Power, High Capacity Medium Sharing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthel Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pertinence du RSSI pour la localisation dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valois Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is RSSI a good choice for localization in Wireless Sensor Network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data collection in Heterogeneous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Internet Engineering Conference (AINTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-Collection in Heteregeneous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 73rd Vehicular Technology Conference: VTC2011-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanisme de compétition pour allocation localisée de ressources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00558011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AreaCast: a Cross-Layer Approach for a Communication by Area in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IEEE International Conference on Networks (ICON2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AreaCast: une communication par zone dans les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00588288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-Efficient Beacon-less Protocol for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd IEEE Symposium on Personal, Indoor, Mobile and Radio Communications (PIMRC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFMAC : Routage sans connaissance du voisinage efficace en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward Resilient Routing in Wireless Sensor Networks: Gradient-Based Routing in Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensor Technologies and Applications (SENSORCOMM), 2010 Fourth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Venise, Italy. pp.478 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2010.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of Distributed Self-Organization Protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy of Self-organization in Sensors and Actuators Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Niagara Falls, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00466480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pizza Forwarding: Beacon-less routing protocol designed for realistic radio assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR) (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giroire, Frédéric and Mazauric, Dorian, Mar 2010, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resiliency of wireless sensor networks: Definitions and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telecommunications (ICT), 2010 IEEE 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.828 - 835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00467067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problèmes d'allocation dynamique d'adresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Gradinariu Potop-Butucaru et Hervé Rivano, 2010, Belle Dune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pizza Forwarding: A Beaconless Routing Protocol Designed for Realistic Radio Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie d'auto-organisation pour les réseaux de capteurs et actionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR) (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized Data Aggregation in WSNs using Adaptive ARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation distribuée pour routage en environne- ment bruité dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00419468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d'auto-organisation : une étude qualitative au cours de la vie des réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation collaborative pour réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed qualitative localization for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AD-HOC Networks &amp; Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology control algorithms: a qualitative study during the sensor networks life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Localized Communication and Topology protocols for Ad hoc networks (LOCAN), in conjunction with MASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-energy address allocation scheme for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Realistic Medium Assumptions Increase Fairness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRAMUS Workshop on Radio Interfaces for WSN and MANET networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indoor experiments of self-organization and localization protocols for hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on advanced EXPerimental activities ON WIRELESS networks &amp; systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2007.4351700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-organisation protocols: behavior during the sensor network life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fully Integrated Scheme of self-Configuration and self-Organization for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hong-Kong, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New metrics to evaluate mobility models properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing. ISWPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the data dissemination in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Energy Self-organization Scheme for Wireless Ad Hoc Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference on Wireless On Demand Network Systems and Services (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Obergurgl, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du médium radio sur le phénomène d'équité dans le cas des stations cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.105-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Performances of the Routing Protocols in MANET: : Classical versus Self-Organized Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance evaluation of backoff algorithms in 802.11 Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indoor wLAN Planning with a QoS constraint based on a Markovian Performance Evaluation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2006.1696372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation et évaluation de performances des stratégies de backoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance evaluation of 802.11 WLAN in a real indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Methodology for Wireless LANs Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks (Het-Nets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Behavior Study of Backoff Algorithms in Case of Hidden Terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage hybride sur Structure Virtuelle dans les Réseaux Mobiles Ad Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFIP - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual structure routing in ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Communications. ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.3078-3082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2005.1494962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSS 2005 - International Symposium on Self-Stabilizing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility management in Multihops Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PWC 2005 - International Conference on Personal Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Colmar, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781860947315_0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating unfairness scenarios in MANET using 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Range adjustment for Broadcast Protocols with a Realistic Radio Transceiver Energy Model in Short-Range Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real mechanisms for mobile ad hoc networks planning and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedher Houda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tabbane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GlobeCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness and Reliability for Virtual Topologies in Wireless Multihop Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med-Hoc-Net - Mediterranean Ad Hoc Networking Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A virtual structure for hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference. WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.1040-1045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms for cellular networks planning and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedher Houda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valois Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tabbane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications and Services in Wireless Networks (ASW'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2001, evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hate or Love in the 2.4 GHz ISM band: The Story of LoRa® and IEEE 802.11g</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhu Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3743688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and Challenges of LoRa 2.4 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhu Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCOM.010.2200566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Terrestrial Integrated Internet of Things: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigit Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Data Aggregation Functions in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928552v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290185v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Deployment in Wireless Sensor Networks with Linear Topology using Virtual Node Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.4947-4962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11276-019-02071-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Coding versus Replication Based Resilient Techniques to Mitigate Insider Attacks for Smart Metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Qaraqe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/737269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTXP: A Localized Real-Time MAC-Routing Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.43-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Metric to Quantify Resiliency in Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (10), pp.1699-1702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.081612.121191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Resiliency Against Routing Layer Attacks in Wireless Sensor Networks: Gradient-based Routing in Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle International de l'INSA de Lyon : au-delà de l’échange académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Darnanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Arnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2011009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of an Efficient MAC Protocol with Multiple-Step Distributed In-Band Channel Reservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (1), pp.369-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2009.2028029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plate-forme d'expérimentation pour réseaux ad hoc et hybrides - Application à l'évaluation d'un protocole d'auto-organisation et de routage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (5), pp.677--701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.28.677-701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Organization by Means of Entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (3), pp.185-187</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405877v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Quantifying Organization by Means of Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.185-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405867v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure virtuelle pour une auto-organisation dans les réseaux ad hoc et hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-organization structure for Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.393-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2007.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VSR: A Routing Protocol based on a Structure of Self-Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Special Issue on Mobile Ad-hoc Networks, 6 (1), pp.27-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Modelling of Hierarchical Cellular Networks using PEPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (2-3), pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405961v1</w:t>
-              </w:r>
-[...10981 lines deleted...]
-                <w:t xml:space="preserve">hal-01368058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">macSUP - un écho de «l’art comme expérience»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lonardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DE CHERCHER - L'enseignement supérieur face à la recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020, 9791037005434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5: Self-organization of ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd (Hermès Science Publications / Lavoisier Company). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Ad Hoc and Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd (Hermès Science Publications / Lavoisier Company), 2008, 9781905209866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation de réseaux ad hoc : concepts et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux mobiles ad hoc et réseaux de capteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.101-128, 2006, Traité IC2, Série Réseaux et Télécommunications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405967v1</w:t>
-              </w:r>
-[...2051 lines deleted...]
-                <w:t xml:space="preserve">inria-00069907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de routage à sauts multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 12773078.6 - 1857. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Method, Pub. No.: WO/2012/001266, Publication Date: 05.01.2012, International Application No.: PCT/FR2011/051413, International Filing Date: 20.06.2011, IPC: H04W 74/08 (2009.01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2012/001266. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for organising a network of communicating objects and communicating object for the implementation of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IPC H04L12/56. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16773,117 +16900,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Tunaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16893,105 +17020,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation de réseaux radio multi-saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Claude Bernard - Lyon I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00272361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17138,51 +17265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochirkhand Erdene-Ochir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Qaraqe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/737269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.03.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kountouris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.081612.121191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moriot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843570" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312748v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461483" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Qaraqe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015801v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915583v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697715v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heurtefeux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Romdhani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697717v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214270" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31638-8_28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthel Dominique" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524370v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.77" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478822" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540856v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405974v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092287v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702302v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561379v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581603v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00272361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702302v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthel Dominique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581603v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Romdhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochirkhand Erdene-Ochir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kountouris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461483" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810384" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Qaraqe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31638-8_28" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214270" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heurtefeux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586885v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.77" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478822" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107342" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Qaraqe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/737269" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.03.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749146v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.081612.121191" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00272361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>