--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -1190,408 +1190,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00581603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Resilient networking in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7230, INRIA. 2010, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00531094v1</w:t>
+                <w:t xml:space="preserve">inria-00464059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t>
+                <w:t xml:space="preserve">Joint TDMA/CSMA scheduling for solving the bottleneck issue in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7442, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00529070v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00531094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in Sensor and Actuators Networks: Strategies and their optimizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Column generation for studying capacity and energy trade-off in LTE-like network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7440, INRIA. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7437, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00530206v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00529070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient networking in wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Self-organization in Sensor and Actuators Networks: Strategies and their optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7440, INRIA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00464059v1</w:t>
+                <w:t xml:space="preserve">inria-00530206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of wireless mesh networks: determining elements and insensible properties</w:t>
               </w:r>
@@ -2379,1059 +2379,1072 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Parler, c'est bien... répondre, c'est mieux : le trafic descendant dans LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042127v1</w:t>
+                <w:t xml:space="preserve">hal-05600759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">Mais qui sont-ils ? Mais où sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Tamdrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693666v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic control strategies for LPWAN in multigateway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694132v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downlink Scheduling in LoRaWAN: ChirpStack vs The Things Stack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+                <w:t xml:space="preserve">The Impact of Downlink Scheduling Policy on the Capacity of LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Medellin, Colombia</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2024 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801287v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Downlink Scheduling in LoRaWAN: ChirpStack vs The Things Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Medellin, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560566v2</w:t>
+                <w:t xml:space="preserve">hal-04801287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+                <w:t xml:space="preserve">De l'intérêt d'utiliser des stations de base mobiles pour les premiers secours !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089968v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+                <w:t xml:space="preserve">Everyone can slice LoRaWAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189583v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Performance Evaluation of LoRa 2.4 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">Movable Base Stations in Mobile Networks for Emergency Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2023 - IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896550v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rumeur disait faux : ils ne sont pas orthogonaux !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Indoor Performance Evaluation of LoRa 2.4 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657877v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink and downlink are not orthogonal in LoRaWAN!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Saroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,230 +3459,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to build socio-organizational information from remote IP addresses to enrich security analysis?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+                <w:t xml:space="preserve">La rumeur disait faux : ils ne sont pas orthogonaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2022 - IEEE 47th Conference on Local Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901706v1</w:t>
+                <w:t xml:space="preserve">hal-03657877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLoRaSat : Le simulateur pour la communication LoRa avec les satellites LEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Madoery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,2083 +3688,2083 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating LoRa-Based Direct-to-Satellite IoT Networks with FLoRaSat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">How to build socio-organizational information from remote IP addresses to enrich security analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Non-Terrestrial Networks in 6G Wireless (NTN-6G), Satellite Workshop of IEEE WoWMoM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LCN 2022 - IEEE 47th Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edmonton, Canada. pp.287-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCN53696.2022.9843570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698223v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Simulating LoRa-Based Direct-to-Satellite IoT Networks with FLoRaSat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G Madoery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ait Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Non-Terrestrial Networks in 6G Wireless (NTN-6G), Satellite Workshop of IEEE WoWMoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Belfast, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183703v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Distributed and Probabilistic Approach for Traffic Control in LPWANs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oana Iova</w:t>
+                <w:t xml:space="preserve">Delay-based Core Network Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75075-6_23⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2021 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Nanjing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC49053.2021.9417466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178390v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A New Distributed and Probabilistic Approach for Traffic Control in LPWANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawtar Lasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINA 2021 - 35th International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toronto, Canada. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75075-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776997v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+                <w:t xml:space="preserve">Contrôle du trafic dans un réseau LPWAN : approche distribuée et probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Lasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ben Maissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Yaoundé, Cameroon</w:t>
+              <w:t xml:space="preserve">CORES 2020 - Rencontres Francophones sur la conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751040v1</w:t>
+                <w:t xml:space="preserve">hal-02776997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">Adaptive message generation in intersection monitoring WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Yaoundé, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327011v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">LTE User Association for Self-Deployable Networks in Disaster Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988294v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRR: Dynamic Multi-Robot Routing for Evolving Missions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Spalanzani</w:t>
+                <w:t xml:space="preserve">Virtualized Local Core Network Functions Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMAP 2018 - 6th ICAPS Workshop on Distributed and Multi-Agent Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">WCNC 2019 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942845v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">DMRR: Dynamic Multi-Robot Routing for Evolving Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai-Ioan Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Czibula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">DMAP 2018 - 6th ICAPS Workshop on Distributed and Multi-Agent Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927252v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Learning Driven Mobility Control of Airborne Base Stations in Emergency Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp. 1-6</w:t>
+              <w:t xml:space="preserve">WAIN 2018 - Workshop on Artificial Intelligence in Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466468v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lavaux</w:t>
+                <w:t xml:space="preserve">Node Ranking in Wireless Sensor Networks with Linear Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">WD 2017 - 9th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516180v1</w:t>
+                <w:t xml:space="preserve">hal-01466468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Placement du coeur d'un réseau mobile autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625595v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Network-aware User Association in Public Safety Oriented Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+              <w:t xml:space="preserve"> I-TENDER 2017 - 1st Workshop on ICT Tools for Emergency Networks and Disaster Relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573380v1</w:t>
+                <w:t xml:space="preserve">hal-01625595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pujol</w:t>
+                <w:t xml:space="preserve">Core Network Function Placement in Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2017 - IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577845v1</w:t>
+                <w:t xml:space="preserve">hal-01573380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Oueis</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency and Performance of Neighbor Discovery Schemes for Low Duty Cycle IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Ahmed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM PE-WASUN'17 - 14th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3134829.3134835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306198v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Reliability Scheduling in Deterministic Wireless Multi-hop Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Linking the Environment, the Battery, and the Application in Energy Harvesting Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2016 - IEEE 27th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344792v1</w:t>
+                <w:t xml:space="preserve">hal-01306198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kausa: KPI-aware Scheduling Algorithm for Multi-flow in Multi-hop IoT Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Simba: Similar-evolution based Aggregation in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.47-61, </w:t>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306628v1</w:t>
+                <w:t xml:space="preserve">hal-01312748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simba: Similar-evolution based Aggregation in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Cui</w:t>
+                <w:t xml:space="preserve">High-Reliability Scheduling in Deterministic Wireless Multi-hop Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIMRC 2016 - IEEE 27th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312748v1</w:t>
+                <w:t xml:space="preserve">hal-01344792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring KPIs in Synchronized FTDMA Multi-hop Wireless Networks</w:t>
+                <w:t xml:space="preserve">Kausa: KPI-aware Scheduling Algorithm for Multi-flow in Multi-hop IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
@@ -5778,1011 +5782,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461516⟩</w:t>
+              <w:t xml:space="preserve">AdHoc-Now 2016 - 15th International Conference on Ad Hoc Networks and Wireless </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.47-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40509-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279719v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Monitoring KPIs in Synchronized FTDMA Multi-hop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2016 - 8th IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342974v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Data Aggregation Functions using Markov Decision Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+                <w:t xml:space="preserve">Energy Harvesting Wireless Sensor Networks: From Characterization to Duty Cycle Dimensioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PE-WASUN '15 - the 12th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MASS 2016 - IEEE 13th International Conference on Mobile Ad hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brasilia, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251687v1</w:t>
+                <w:t xml:space="preserve">hal-01342974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework of resilience: Biased random walk routing against insider attacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Data Aggregation Functions using Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2015 - IEEE Wireless Communications and Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PE-WASUN '15 - the 12th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2015, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2810379.2810384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199222v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+                <w:t xml:space="preserve">A theoretical framework of resilience: Biased random walk routing against insider attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Qaraqe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">WCNC 2015 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, New Orleans, United States. pp.1602--1607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057864v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data aggregation in Wireless Sensor Networks: Compressing or Forecasting?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Cui</w:t>
+                <w:t xml:space="preserve">WARIM: Wireless Sensor Network Architecture for a Reliable Intersection Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ITSC - IEEE 17th International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003835v1</w:t>
+                <w:t xml:space="preserve">hal-01057864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service Level Agreements for Wireless Sensor Networks: a WSN Operator's Point of View</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Data aggregation in Wireless Sensor Networks: Compressing or Forecasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP NOMS - Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">WCNC - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998906v1</w:t>
+                <w:t xml:space="preserve">hal-01003835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing Resilience Evaluation for Smart Metering: Definition, Metric and Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Service Level Agreements for Wireless Sensor Networks: a WSN Operator's Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC - IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. pp.1867-1871</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP NOMS - Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015801v1</w:t>
+                <w:t xml:space="preserve">hal-00998906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized real-time MAC-Routing protocol for wireless sensor networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+                <w:t xml:space="preserve">Routing Resilience Evaluation for Smart Metering: Definition, Metric and Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Qaraqe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">PIMRC - IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. pp.1867-1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915583v1</w:t>
+                <w:t xml:space="preserve">hal-01015801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">A localized real-time MAC-Routing protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818483v1</w:t>
+                <w:t xml:space="preserve">hal-00915583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WSN-inspired Sleep Protocols for Heterogeneous LTE Networks</w:t>
               </w:r>
@@ -6866,2645 +6892,2645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de la consommation d'énergie des réseaux cellulaires hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757274v1</w:t>
+                <w:t xml:space="preserve">hal-00818483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">SARI-MAC: The Self Adapting Receiver Initiated {MAC} Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690247v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resiliency Taxonomy of Routing Protocols in Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Energy-efficient Relay Selection Schemes for Contention-based Geographic Forwarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759066v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting long-range opportunistic links to improve delivery, delay and energy consumption in Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+                <w:t xml:space="preserve">Apport du contrôle de puissance et de modulation aux réseaux radio maillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759061v1</w:t>
+                <w:t xml:space="preserve">hal-00690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Asymmetric Links in a Convergecast Routing Protocol for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Resiliency Taxonomy of Routing Protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOC-NOW 2012 - 11th IEEE International Conference on Ad-hoc, Mobile, and Wireless Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clearwater, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697710v1</w:t>
+                <w:t xml:space="preserve">hal-00759066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing Protocols: When to use it in terms of energy?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+                <w:t xml:space="preserve">Exploiting long-range opportunistic links to improve delivery, delay and energy consumption in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Mobile Ad hoc and Sensor Systems (IEEE MASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARI-MAC: The Self Adapting Receiver Initiated {MAC} Protocol for Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+                <w:t xml:space="preserve">Routing Protocols: When to use it in terms of energy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.2763 - 2768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759060v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
+                <w:t xml:space="preserve">Exploiting Asymmetric Links in a Convergecast Routing Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHOC-NOW 2012 - 11th IEEE International Conference on Ad-hoc, Mobile, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia. pp.371-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31638-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762968v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-Oriented Opportunistic Routing protocol for Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary Networks: A Novel Networking Paradigm for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ACM CoNext workshop Urbane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759063v1</w:t>
+                <w:t xml:space="preserve">hal-00762968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Tournament MAC: Low Power, High Capacity Medium Sharing for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">QoS-Oriented Opportunistic Routing protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barthel Dominique</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Wireless Days 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697713v1</w:t>
+                <w:t xml:space="preserve">hal-00759063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pertinence du RSSI pour la localisation dans les réseaux de capteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valois Fabrice</w:t>
+                <w:t xml:space="preserve">Cascading Tournament MAC: Low Power, High Capacity Medium Sharing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthel Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690748v1</w:t>
+                <w:t xml:space="preserve">hal-00697713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is RSSI a good choice for localization in Wireless Sensor Network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">De la pertinence du RSSI pour la localisation dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Valois</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valois Fabrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">AlgoTel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697715v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data collection in Heterogeneous Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Is RSSI a good choice for localization in Wireless Sensor Network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Internet Engineering Conference (AINTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759032v1</w:t>
+                <w:t xml:space="preserve">hal-00697715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Collection in Heteregeneous Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Data collection in Heterogeneous Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Romdhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 73rd Vehicular Technology Conference: VTC2011-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Asian Internet Engineering Conference (AINTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645994v1</w:t>
+                <w:t xml:space="preserve">hal-00759032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de compétition pour allocation localisée de ressources multiples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
+                <w:t xml:space="preserve">AreaCast: a Cross-Layer Approach for a Communication by Area in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Networks (ICON2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586885v1</w:t>
+                <w:t xml:space="preserve">hal-00645987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Data-Collection in Heteregeneous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t>
+              <w:t xml:space="preserve">IEEE 73rd Vehicular Technology Conference: VTC2011-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00558011v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AreaCast: a Cross-Layer Approach for a Communication by Area in Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+                <w:t xml:space="preserve">Mécanisme de compétition pour allocation localisée de ressources multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Networks (ICON2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645987v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00586885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t>
+                <w:t xml:space="preserve">On the Capacity and Energy Trade-off in LTE-like Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">the 2011 IEEE 73rd Vehicular Technology Conference (IEEE VTC2011-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629579v1</w:t>
+                <w:t xml:space="preserve">inria-00558011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AreaCast: une communication par zone dans les réseaux de capteurs sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+                <w:t xml:space="preserve">Wireless Mesh Networks: Energy - Capacity Tradeoff and Physical Layer Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00588288v1</w:t>
+                <w:t xml:space="preserve">inria-00629579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Beacon-less Protocol for WSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+                <w:t xml:space="preserve">AreaCast: une communication par zone dans les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Symposium on Personal, Indoor, Mobile and Radio Communications (PIMRC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645989v1</w:t>
+                <w:t xml:space="preserve">inria-00588288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFMAC : Routage sans connaissance du voisinage efficace en énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Beacon-less Protocol for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">22nd IEEE Symposium on Personal, Indoor, Mobile and Radio Communications (PIMRC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00586868v1</w:t>
+                <w:t xml:space="preserve">hal-00645989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Ouni</w:t>
+                <w:t xml:space="preserve">PFMAC : Routage sans connaissance du voisinage efficace en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476313v1</w:t>
+                <w:t xml:space="preserve">inria-00586868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Resilient Routing in Wireless Sensor Networks: Gradient-Based Routing in Focus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Distributed Self-Organization Protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Technologies and Applications (SENSORCOMM), 2010 Fourth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524370v1</w:t>
+                <w:t xml:space="preserve">inria-00540850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Distributed Self-Organization Protocols in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+                <w:t xml:space="preserve">Strategy of Self-organization in Sensors and Actuators Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Niagara Falls, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540850v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of Self-organization in Sensors and Actuators Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Ordonnancement du trafic dans un réseau maillé sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Niagara Falls, United States</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540845v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Toward Resilient Routing in Wireless Sensor Networks: Gradient-Based Routing in Focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor Technologies and Applications (SENSORCOMM), 2010 Fourth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Venise, Italy. pp.478 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2010.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00466480v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pizza Forwarding: Beacon-less routing protocol designed for realistic radio assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9536,1500 +9562,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resiliency of wireless sensor networks: Definitions and analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Capacity of wireless mesh networks : determining elements and insensible characters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunications (ICT), 2010 IEEE 17th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PlanNet 2010, International Workshop on Planning and Optimization of Wireless Communication Networks (IEEE WCNC2010 Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524365v1</w:t>
+                <w:t xml:space="preserve">inria-00466480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Resiliency of wireless sensor networks: Definitions and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telecommunications (ICT), 2010 IEEE 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.828 - 835, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2010.5478822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00467067v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00524365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes d'allocation dynamique d'adresses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Capacité de réseaux maillés sans fil : éléments déterminants et caractères insensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria Gradinariu Potop-Butucaru et Hervé Rivano, 2010, Belle Dune, France</w:t>
+              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476805v1</w:t>
+                <w:t xml:space="preserve">inria-00467067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pizza Forwarding: A Beaconless Routing Protocol Designed for Realistic Radio Assumptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
+                <w:t xml:space="preserve">Problèmes d'allocation dynamique d'adresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Gradinariu Potop-Butucaru et Hervé Rivano, 2010, Belle Dune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540856v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00476805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'auto-organisation pour les réseaux de capteurs et actionneurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+                <w:t xml:space="preserve">Pizza Forwarding: A Beaconless Routing Protocol Designed for Realistic Radio Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Amadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR) (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540781v1</w:t>
+                <w:t xml:space="preserve">inria-00540856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Data Aggregation in WSNs using Adaptive ARMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">Stratégie d'auto-organisation pour les réseaux de capteurs et actionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Romdhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
+              <w:t xml:space="preserve">11es Journées Doctorales en Informatique et Réseaux (JDIR) (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540854v1</w:t>
+                <w:t xml:space="preserve">inria-00540781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation distribuée pour routage en environne- ment bruité dans les réseaux de capteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+                <w:t xml:space="preserve">Optimized Data Aggregation in WSNs using Adaptive ARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00419468v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles d'auto-organisation : une étude qualitative au cours de la vie des réseaux de capteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Localisation distribuée pour routage en environne- ment bruité dans les réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424991v1</w:t>
+                <w:t xml:space="preserve">inria-00419468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation collaborative pour réseaux de capteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Protocoles d'auto-organisation : une étude qualitative au cours de la vie des réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250241v1</w:t>
+                <w:t xml:space="preserve">hal-00424991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed qualitative localization for wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Localisation collaborative pour réseaux de capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD-HOC Networks &amp; Wireless (AdHocNow)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405972v1</w:t>
+                <w:t xml:space="preserve">hal-00250241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology control algorithms: a qualitative study during the sensor networks life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Distributed qualitative localization for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Localized Communication and Topology protocols for Ad hoc networks (LOCAN), in conjunction with MASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">AD-HOC Networks &amp; Wireless (AdHocNow)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405974v1</w:t>
+                <w:t xml:space="preserve">inria-00405972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy address allocation scheme for wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">How Realistic Medium Assumptions Increase Fairness?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athens, Greece</w:t>
+              <w:t xml:space="preserve">IRAMUS Workshop on Radio Interfaces for WSN and MANET networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405983v1</w:t>
+                <w:t xml:space="preserve">inria-00405994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Realistic Medium Assumptions Increase Fairness?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">Indoor experiments of self-organization and localization protocols for hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRAMUS Workshop on Radio Interfaces for WSN and MANET networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on advanced EXPerimental activities ON WIRELESS networks &amp; systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2007.4351700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405994v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor experiments of self-organization and localization protocols for hybrid networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Topology control algorithms: a qualitative study during the sensor networks life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on advanced EXPerimental activities ON WIRELESS networks &amp; systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Localized Communication and Topology protocols for Ad hoc networks (LOCAN), in conjunction with MASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2007.4351700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00371387v1</w:t>
+                <w:t xml:space="preserve">inria-00405974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organisation protocols: behavior during the sensor network life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
+                <w:t xml:space="preserve">Low-energy address allocation scheme for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405982v1</w:t>
+                <w:t xml:space="preserve">inria-00405983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure an Optimum Large-Scale Wireless (Sensor) Network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wireless Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11048,2087 +11087,2074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Integrated Scheme of self-Configuration and self-Organization for WSN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">Self-organisation protocols: behavior during the sensor network life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Heurtefeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405990v1</w:t>
+                <w:t xml:space="preserve">inria-00405982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New metrics to evaluate mobility models properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Tout</w:t>
+                <w:t xml:space="preserve">A Fully Integrated Scheme of self-Configuration and self-Organization for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing. ISWPC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hong-Kong, Hong Kong SAR China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371390v1</w:t>
+                <w:t xml:space="preserve">inria-00405990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the data dissemination in WSNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">New metrics to evaluate mobility models properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Computing. ISWPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Juan, Puerto Rico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2007.342624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405979v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Self-organization Scheme for Wireless Ad Hoc Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">On the data dissemination in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference on Wireless On Demand Network Systems and Services (WONS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Obergurgl, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405996v1</w:t>
+                <w:t xml:space="preserve">inria-00405979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+                <w:t xml:space="preserve">Low-Energy Self-organization Scheme for Wireless Ad Hoc Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mischa Dohler</w:t>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Conference on Wireless On Demand Network Systems and Services (WONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Obergurgl, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294180v1</w:t>
+                <w:t xml:space="preserve">inria-00405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du médium radio sur le phénomène d'équité dans le cas des stations cachées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176958v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performances of the Routing Protocols in MANET: : Classical versus Self-Organized Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Influence du médium radio sur le phénomène d'équité dans le cas des stations cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406018v1</w:t>
+                <w:t xml:space="preserve">inria-00176958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of backoff algorithms in 802.11 Ad-Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">On the Performances of the Routing Protocols in MANET: : Classical versus Self-Organized Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406005v1</w:t>
+                <w:t xml:space="preserve">inria-00406018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Performance evaluation of backoff algorithms in 802.11 Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371188v1</w:t>
+                <w:t xml:space="preserve">inria-00406005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor wLAN Planning with a QoS constraint based on a Markovian Performance Evaluation Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+                <w:t xml:space="preserve">Capacity Evaluation Framework and Validation of Self-Organized Routing Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WIMOB.2006.1696372⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Wireless Ad-hoc and Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, New-York, United States. pp.779-785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAHCN.2006.288560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405082v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et évaluation de performances des stratégies de backoff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">Indoor wLAN Planning with a QoS constraint based on a Markovian Performance Evaluation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIMOB.2006.1696372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111903v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of 802.11 WLAN in a real indoor environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">Modélisation et évaluation de performances des stratégies de backoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406015v1</w:t>
+                <w:t xml:space="preserve">inria-00111903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Methodology for Wireless LANs Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+                <w:t xml:space="preserve">Performance evaluation of 802.11 WLAN in a real indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks (Het-Nets)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406008v1</w:t>
+                <w:t xml:space="preserve">inria-00406015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Behavior Study of Backoff Algorithms in Case of Hidden Terminals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Modeling Methodology for Wireless LANs Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Working Conference on Performance Modelling and Evaluation of Heterogeneous Networks (Het-Nets)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ilkley, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406014v1</w:t>
+                <w:t xml:space="preserve">inria-00406008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Stochastic Behavior Study of Backoff Algorithms in Case of Hidden Terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Personal Indoor and Mobile Radio Communications (PIRMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406122v1</w:t>
+                <w:t xml:space="preserve">inria-00406014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage hybride sur Structure Virtuelle dans les Réseaux Mobiles Ad Hoc</w:t>
+                <w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SSS 2005 - International Symposium on Self-Stabilizing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406125v1</w:t>
+                <w:t xml:space="preserve">inria-00406106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual structure routing in ad hoc networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'auto-organisation sur la capacité des réseaux ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications. ICC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2005 - Rencontres Françaises sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371394v1</w:t>
+                <w:t xml:space="preserve">inria-00406122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Self-Stabilization of a Virtual Topology for Self-Organization in Ad Hoc Networks</w:t>
+                <w:t xml:space="preserve">Routage hybride sur Structure Virtuelle dans les Réseaux Mobiles Ad Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2005 - International Symposium on Self-Stabilizing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CFIP - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00406106v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility management in Multihops Wireless Access Networks</w:t>
+                <w:t xml:space="preserve">Virtual structure routing in ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWC 2005 - International Conference on Personal Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9781860947315_0016⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Communications. ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seoul, South Korea. pp.3078-3082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2005.1494962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00406111v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating unfairness scenarios in MANET using 802.11b</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kloul</w:t>
+                <w:t xml:space="preserve">Mobility management in Multihops Wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PWC 2005 - International Conference on Personal Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Colmar, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781860947315_0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00406109v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range adjustment for Broadcast Protocols with a Realistic Radio Transceiver Energy Model in Short-Range Wireless Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
+                <w:t xml:space="preserve">Investigating unfairness scenarios in MANET using 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Workshop on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00406103v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real mechanisms for mobile ad hoc networks planning and engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khedher Houda</w:t>
+                <w:t xml:space="preserve">Range adjustment for Broadcast Protocols with a Realistic Radio Transceiver Energy Model in Short-Range Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Tabbane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobeCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Dallas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Mobile Ad-hoc and Sensor Networks (MSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406115v1</w:t>
+                <w:t xml:space="preserve">inria-00406103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness and Reliability for Virtual Topologies in Wireless Multihop Access Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13144,241 +13170,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med-Hoc-Net - Mediterranean Ad Hoc Networking Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Bodrum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00406113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual structure for hybrid networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Real mechanisms for mobile ad hoc networks planning and engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedher Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tabbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference. WCNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.1040-1045</w:t>
+              <w:t xml:space="preserve">GlobeCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371396v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A virtual structure for hybrid networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference. WCNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Atlanta, United States. pp.1040-1045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mechanisms for cellular networks planning and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedher Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valois Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tabbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications and Services in Wireless Networks (ASW'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, 2001, evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13388,325 +13509,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hate or Love in the 2.4 GHz ISM band: The Story of LoRa® and IEEE 802.11g</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baozhu Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3743688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and Challenges of LoRa 2.4 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Hochet Derévianckine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baozhu Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.010.2200566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Terrestrial Integrated Internet of Things: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés A Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13721,100 +13842,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Planning and Operation of Multi-Cell Homogeneous and Heterogeneous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigit Özcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13832,694 +13953,694 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.1805 - 1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2020.3001691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Data Aggregation Functions in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2020.107342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
+                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Oueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290185v1</w:t>
+                <w:t xml:space="preserve">hal-01928552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Network Function Placement in Self-Deployable Mobile Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Ground Level Deployment of Wireless Sensor Networks: Experiments, Evaluation and Engineering Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (15), pp.3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19153358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2018.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928552v1</w:t>
+                <w:t xml:space="preserve">hal-02290185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Deployment in Wireless Sensor Networks with Linear Topology using Virtual Node Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Domga Komguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tchuenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.4947-4962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11276-019-02071-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LTE Isolated E-UTRAN Operation for Public Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Oueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Standards Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (2), pp.98-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOMSTD.2017.1600875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Throughput Optimization of Wireless Mesh Networks with Continuous Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14551,226 +14672,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (2), pp.1131-1142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2014.2364815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Coding versus Replication Based Resilient Techniques to Mitigate Insider Attacks for Smart Metering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Qaraqe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/737269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RTXP: A Localized Real-Time MAC-Routing Protocol for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14789,451 +14910,451 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.43-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Metric to Quantify Resiliency in Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (10), pp.1699-1702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.081612.121191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Resiliency Against Routing Layer Attacks in Wireless Sensor Networks: Gradient-based Routing in Focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle International de l'INSA de Lyon : au-delà de l’échange académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Darnanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Arnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2011009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for the Capacity Evaluation of Multihop Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15262,514 +15383,514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (3-4), pp.139-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of an Efficient MAC Protocol with Multiple-Step Distributed In-Band Channel Reservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (1), pp.369-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2009.2028029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une plate-forme d'expérimentation pour réseaux ad hoc et hybrides - Application à l'évaluation d'un protocole d'auto-organisation et de routage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (5), pp.677--701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.677-701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar's, Zipf 's and Other Laws: How to Structure a Large-Scale Wireless Network?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa Dohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (5-6), pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Organization by Means of Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (3), pp.185-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure virtuelle pour une auto-organisation dans les réseaux ad hoc et hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15785,164 +15906,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-organization structure for Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.393-407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2007.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VSR: A Routing Protocol based on a Structure of Self-Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15958,146 +16079,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Special Issue on Mobile Ad-hoc Networks, 6 (1), pp.27-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Modelling of Hierarchical Cellular Networks using PEPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (2-3), pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16107,305 +16228,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">macSUP - un écho de «l’art comme expérience»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lonardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DE CHERCHER - L'enseignement supérieur face à la recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020, 9791037005434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Access Networks for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Augé-Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Vesco; F. Ferrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social, Economic, Environmental Sustainability in the Development of Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5: Self-organization of ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16425,73 +16546,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd (Hermès Science Publications / Lavoisier Company). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Ad Hoc and Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd (Hermès Science Publications / Lavoisier Company), 2008, 9781905209866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation de réseaux ad hoc : concepts et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16511,51 +16632,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux mobiles ad hoc et réseaux de capteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.101-128, 2006, Traité IC2, Série Réseaux et Télécommunications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16565,78 +16686,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de routage à sauts multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochirkhand Erdene-Ochir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16644,73 +16765,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 12773078.6 - 1857. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Method, Pub. No.: WO/2012/001266, Publication Date: 05.01.2012, International Application No.: PCT/FR2011/051413, International Filing Date: 20.06.2011, IPC: H04W 74/08 (2009.01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16745,152 +16866,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2012/001266. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for organising a network of communicating objects and communicating object for the implementation of the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia-Liang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mischa Dohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IPC H04L12/56. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16900,51 +17021,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WSN-based energy saving strategies applied to LTE access networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16966,51 +17087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17020,105 +17141,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation de réseaux radio multi-saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Claude Bernard - Lyon I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00272361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17265,51 +17386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702302v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthel Dominique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581603v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Romdhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochirkhand Erdene-Ochir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kountouris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moriot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461483" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810384" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Qaraqe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31638-8_28" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214270" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heurtefeux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586885v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524370v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.77" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478822" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405972v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107342" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199787v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Qaraqe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/737269" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.03.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749146v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.081612.121191" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405956v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00272361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01278077v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rosenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Cui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702302v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouradian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aug&#233;-Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lampin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthel Dominique" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valois Fabrice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581603v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Romdhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochirkhand Erdene-Ochir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kountouris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529070v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095216v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Lu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kl&#233;ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05459686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tamdrari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2f5796c4998e8925c40ff4388d9c082f3621104a;origin=https://hal.archives-ouvertes.fr/hal-05459686;visit=swh:1:snp:c6b829c82377da6a50c58ebfc62a93b15474e04c;anchor=swh:1:rel:eb17e3faf661e104cb646688bc198376d63e2217;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez Hernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guitton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Lasri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ben Maissa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560566v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bellanger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293981" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Hochet Der&#233;vianckine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saroui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s A Fraire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mesbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Madoery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03901706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moriot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lesueur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN53696.2022.9843570" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698223v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Fraire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Madoery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ait Mesbah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC49053.2021.9417466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75075-6_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Domga Komguem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuente" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pujol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988294v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Oueis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Ioan Popescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Czibula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Patras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lavaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573380v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134829.3134835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461483" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40509-4_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461516" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boussetta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810384" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Qaraqe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Tunaru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507267" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Amadou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214270" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697710v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31638-8_28" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697713v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Heurtefeux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476313v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2010.77" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2010.5478822" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540781v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424991v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250241v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351700" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405990v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371390v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2007.342624" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405996v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406005v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2006.288560" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406106v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2005.1494962" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kloul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedher Houda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tabbane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371396v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368058v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815177v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhu Ning" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743688" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.010.2200566" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789116v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zcan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3001691" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02751372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2020.107342" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.10.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19153358" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tchuent&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-019-02071-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOMSTD.2017.1600875" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2364815" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Qaraqe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/737269" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.03.020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749146v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.081612.121191" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986032v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Darnanville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Arnesen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Favre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371161v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645998v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li W." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2028029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.677-701" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405877v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405970v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.02.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405967v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00272361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>