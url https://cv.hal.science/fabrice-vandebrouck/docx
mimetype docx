--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -471,51 +471,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544520v1</w:t>
+                <w:t xml:space="preserve">hal-04607401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classic recursive sequence calculus task at the secondary-tertiary level in France</w:t>
               </w:r>
@@ -575,51 +575,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607401v1</w:t>
+                <w:t xml:space="preserve">hal-03544520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition secondaire-supérieur : Ce que nous apprend la recherche en didactique des mathématiques</w:t>
               </w:r>
@@ -971,191 +971,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508431v1</w:t>
+                <w:t xml:space="preserve">hal-01766857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766857v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités-en-acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between theoretical approaches to mathematics education with technology: A case study through a cross-analysis methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Maracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1480,191 +1480,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ practices in technology environments: an interpretation from an Activity Theretical perspective</w:t>
+                <w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (4), pp.159-164</w:t>
+              <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513127v1</w:t>
+                <w:t xml:space="preserve">hal-02568793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t>
+                <w:t xml:space="preserve">Teachers’ practices in technology environments: an interpretation from an Activity Theretical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19.4</w:t>
+              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568793v1</w:t>
+                <w:t xml:space="preserve">hal-02513127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et domaines de travail pour l'étude des fonctions</w:t>
               </w:r>
@@ -1795,269 +1795,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459841v1</w:t>
+                <w:t xml:space="preserve">hal-02490840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases d'exercices de mathématiques en ligne et phénomènes d'enseignement-apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490840v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de fichiers de traces d'étudiants : aspects didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 12, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,217 +3295,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
+                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356721v1</w:t>
+                <w:t xml:space="preserve">hal-01766868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Burgermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766868v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des journaux de traces (log) en mathématique à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.250-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un exemple d'intégration des TICE dans une formation d'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,203 +4196,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050994v1</w:t>
+                <w:t xml:space="preserve">hal-04352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352594v1</w:t>
+                <w:t xml:space="preserve">hal-04050994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et enseignement supérieur. Adaptations sur les pratiques de l'enseignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,51 +5652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,208 +5745,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue de l’élève en didactique des mathématiques</w:t>
+                <w:t xml:space="preserve">Task design in Calculus and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez-Planell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand-Guerrier, V., Hochmuth, R., Nardi, E., Winsløw, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeurs et mesures. Actes de la XXème Ecole d’été de didactique des mathématiques 18e école d’été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Research on Didactics of University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.104-124, 2021, 9780367365387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793045v1</w:t>
+                <w:t xml:space="preserve">hal-03200782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task design in Calculus and Analysis</w:t>
+                <w:t xml:space="preserve">Le point de vue de l’élève en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Research on Didactics of University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.104-124, 2021, 9780367365387</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeurs et mesures. Actes de la XXème Ecole d’été de didactique des mathématiques 18e école d’été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200782v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Theory in French Didactic Research</w:t>
               </w:r>
@@ -6014,51 +6014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactiques et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46BCBF85"/>
+    <w:nsid w:val="32BC54AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7570,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>