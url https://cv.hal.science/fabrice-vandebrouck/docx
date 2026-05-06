--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -471,51 +471,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607401v1</w:t>
+                <w:t xml:space="preserve">hal-03544520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classic recursive sequence calculus task at the secondary-tertiary level in France</w:t>
               </w:r>
@@ -575,51 +575,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544520v1</w:t>
+                <w:t xml:space="preserve">hal-04607401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition secondaire-supérieur : Ce que nous apprend la recherche en didactique des mathématiques</w:t>
               </w:r>
@@ -971,191 +971,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766857v1</w:t>
+                <w:t xml:space="preserve">hal-02508431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508431v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités-en-acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between theoretical approaches to mathematics education with technology: A case study through a cross-analysis methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Maracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de fichiers de traces d'étudiants : aspects didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 12, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,217 +3295,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
+                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Burgermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766868v1</w:t>
+                <w:t xml:space="preserve">hal-03356721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356721v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des journaux de traces (log) en mathématique à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.250-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un exemple d'intégration des TICE dans une formation d'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,203 +4196,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352594v1</w:t>
+                <w:t xml:space="preserve">hal-04050994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050994v1</w:t>
+                <w:t xml:space="preserve">hal-04352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et enseignement supérieur. Adaptations sur les pratiques de l'enseignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,411 +5542,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t>
+                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438272v1</w:t>
+                <w:t xml:space="preserve">hal-04608034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
+                <w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.181-209, 2023, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608034v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task design in Calculus and Analysis</w:t>
+                <w:t xml:space="preserve">Le point de vue de l’élève en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalina Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Research on Didactics of University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.104-124, 2021, 9780367365387</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeurs et mesures. Actes de la XXème Ecole d’été de didactique des mathématiques 18e école d’été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200782v1</w:t>
+                <w:t xml:space="preserve">hal-03793045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue de l’élève en didactique des mathématiques</w:t>
+                <w:t xml:space="preserve">Task design in Calculus and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez-Planell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand-Guerrier, V., Hochmuth, R., Nardi, E., Winsløw, C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeurs et mesures. Actes de la XXème Ecole d’été de didactique des mathématiques 18e école d’été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Research on Didactics of University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.104-124, 2021, 9780367365387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793045v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Theory in French Didactic Research</w:t>
               </w:r>
@@ -6014,51 +6014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactiques et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32BC54AB"/>
+    <w:nsid w:val="AA249440"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7570,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>