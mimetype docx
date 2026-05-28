--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -471,51 +471,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544520v1</w:t>
+                <w:t xml:space="preserve">hal-04607401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A classic recursive sequence calculus task at the secondary-tertiary level in France</w:t>
               </w:r>
@@ -575,51 +575,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2021.2014583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607401v1</w:t>
+                <w:t xml:space="preserve">hal-03544520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition secondaire-supérieur : Ce que nous apprend la recherche en didactique des mathématiques</w:t>
               </w:r>
@@ -971,191 +971,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508431v1</w:t>
+                <w:t xml:space="preserve">hal-01766857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités en acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vil Coyote à la poursuite de Bip-Bip : modélisation, simulation et apprentissage des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34(2/3), pp.239-285</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766857v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités-en-acte mises en jeu en classe par les enseignants du secondaire et ZPD des élèves : analyses de séances sur des tâches complexes</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergies between theoretical approaches to mathematics education with technology: A case study through a cross-analysis methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Maracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspekian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does an Activity Theory Model Help to Know Better about Teaching with Electronic-Exercise-Bases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,51 +1883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de fichiers de traces d'étudiants : aspects didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 12, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,217 +3295,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
+                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356721v1</w:t>
+                <w:t xml:space="preserve">hal-01766868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and learning continuity with technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Burgermeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Salem Béchir</w:t>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">colloque EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766868v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des journaux de traces (log) en mathématique à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.250-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un exemple d'intégration des TICE dans une formation d'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4196,203 +4196,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050994v1</w:t>
+                <w:t xml:space="preserve">hal-04352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : preuve, modélisation et technologies numériques. Volume des ateliers des actes de la XXIe école d'été de didactique des mathématiques</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques : la preuve, la modélisation et les technologies numériques. Volume des séminaires et posters des actes de EE21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Emprin</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-407-6</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Paris, 2023, 978-2-86612-404-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352594v1</w:t>
+                <w:t xml:space="preserve">hal-04050994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et enseignement supérieur. Adaptations sur les pratiques de l'enseignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,230 +5542,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
+                <w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.181-209, 2023, Mathematics Education in the Digital Era, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608034v1</w:t>
+                <w:t xml:space="preserve">hal-03438272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions and Proximities in teaching-learning activities: Case study of a teacher’s implementation of tablet-based lessons</w:t>
+                <w:t xml:space="preserve">Les technologies dans l’enseignement : activité de l’enseignant en classe et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Rogalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Vandebrouck, Fabien Emprin, Cécile Ouvrier-Buffet et Laurent Vivier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era – Second edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Preuve, modélisation et technologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIe école d’été de didactique des mathématiques, Sainte-Marie-de-Ré, 18-24 octobre 2021, IREM, pp.91-112, 2023, 978-2-86612-407-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03438272v1</w:t>
+                <w:t xml:space="preserve">hal-04608034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue de l’élève en didactique des mathématiques</w:t>
               </w:r>
@@ -6014,51 +6014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactiques et technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6549,51 +6549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Chaachoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Haspékian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA249440"/>
+    <w:nsid w:val="9FDC6F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7570,51 +7570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-vandebrouck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8941-6384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128468041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Flores Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2021.2014583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya Delgadillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Elvira P&#225;ez Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0068-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979714v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alessandra Mariotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9495-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/194DBF1F5A3C94161A1EA1A5B0594C99AB8C95E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Massalabi Nouhou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vandebrouck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Ar&#233;valo-Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Javier Cabrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jaworski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Salem B&#233;chir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rine Leidwanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544670v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/ressources-en-ligne-de-lirem-de-paris-documents-videos-liens/cahiers-de-didactique-irem-de-paris-ldar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Douek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fluckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delquie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beziaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142422v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608034v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Planell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190114v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hasp&#233;kian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bottino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soledad L&#243;pez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Menares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Delgadillo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01267429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>