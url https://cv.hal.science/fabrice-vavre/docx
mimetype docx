--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Vavre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Fattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rickettsiella bacteria reveal variable metabolic pathways potentially involved in symbiotic interactions with arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El-Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of the bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt; sheds light on a key insecticide resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response to Pyrethroid Treatment in Closely Related Bed Bug Strains Varying in Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.evae158. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant choice for oviposition in the phytophagous insect Bemisia tabaci: cytotype, including symbionts, knows best!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic changes during the evolution of the Coxiella genus along the parasitism-mutualism continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e41. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of symbiotic bacterial communities in the plant pest Bemisia tabaci reveal high prevalence of Candidatus Hemipteriphilus asiaticus on the African continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (e20), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Zélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), pp.603-617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pest management practices on the frequency of insecticide resistance alleles in Bemisia tabaci (Hemiptera: Aleyrodidae) populations in three countries of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Namountougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Nikolouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jiggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Bemisia tabaci Gennadius (Hemiptera: Aleyrodidae) and its parasitoids on vegetables and cassava plants in Burkina Faso (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fogné Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.6091-6103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Is Not (Only) a Senescence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.169 - 172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Bacteria Mutualism Depends on B Vitamin Synthesis Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.1896 - 1902.e5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate dependence does not preclude changing partners in a Russian dolls symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite-Parasite Interactions in the Wild: How To Detect Them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Host Clades, Two Bacterial Arsenals: Evolution through Gene Losses in Facultative Endosymbionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.839-855. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reduction and potential metabolic complementation of the dual endosymbionts in the whitefly Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1379-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genetically isolated entities within the Mediterranean species of Bemisia tabaci: new insights into the systematics of this worldwide pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ketoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (3), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of arthropod sex determination by endosymbionts: diversity and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Juan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo W. Beukeboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of Neutralization in a Redundant Gene Involved in Homologous Recombination in Wolbachia Endosymbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.2654-2664. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Savadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity among sibling weevil species competing for the same resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-13-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Bemisia tabaci (Homoptera: Aleyrodidae) biotypes and their associated symbiotic bacteria on host plants in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houndeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.411 - 421. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of endosymbiotic reproductive manipulators reflects invasion process and not reproductive system polymorphism in the little fire ant Wasmannia auropunctata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58467. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (good) use of Wolbachia: what the models say.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.263-8. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of &amp;quot;Candidatus Portiera aleyrodidarum&amp;quot; BT-QVLC, an Obligate Symbiont That Supplies Amino Acids and Carotenoids to Bemisia tabaci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (23), pp.6654-6655. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01793-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the virus LbFV and of Wolbachia in a host-parasitoid interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Woolfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott L O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbionts of arthropods and nematodes: allies to fight infectious diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (11), pp.953-958. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20112711010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific specialization of the generalist parasitoid Cotesia sesamiae revealed by polyDNAvirus polymorphism and associated with different Wolbachia infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.959-71. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts in insects or the story of communities affecting communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 366 (1569), pp.1389-400. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peterschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission efficiency of tomato yellow leaf curl virus by the whitefly Bemisia tabaci is correlated with the presence of a specific symbiotic bacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netta Mozes-Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Skaljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9310-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00423-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic conflict in populations infected by Parthenogenesis Inducing Wolbachia ends with irreversible loss of sexual reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Nunney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.229. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviter les tricheurs: mode de transmission et stabilité des symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 299, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila-parasitoid communities as model systems for host-Wolbachia interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.299-331. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70012-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vertically transmitted symbionts: cooperation or conflict ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions symbiotiques chez les insectes : A quel niveau de sélection se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D D Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.751-9. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infecciones múltiples regulación y evolución de poblaciones simbióticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;–Parasitoid Communities as Model Systems for Host–&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.229-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of adaptive differentiation by Wolbachia induced bidirectional cytoplasmic incompatibility: the importance of sib-mating and genetic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.185. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and identification of &amp;lt;i&amp;gt;Rickettsia&amp;lt;/i&amp;gt; endosymbiont in different biotypes of &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited intracellular ecosystem: symbiotic bacteria share bacteriocytes in whiteflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic inhibition of cell death facilitates symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen P H Elemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.213-5. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607845104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato yellow leaf curl virus transmission efficacy is determined by symbiotic bacteria in the vector the sweet potato whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Czosnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37(1), pp.A42-A43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; density and impact on cytoplasmic incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, --, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections and diversity of cytoplasmic incompatibility in a haplodiploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient procedure for purification of obligate intracellular Wolbachia pipientis and representative amplification of its génome by multiple-pisplacement amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (11), pp.6910-6917. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.11.6910-6917.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient procedure for purification of the obligate intracellular Wolbachia pipientis and representative amplification of its genome by multiple displacement amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.6910-6917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia requierement for oogenesis : occurence within the genus Asobara (Hynoptera, Braconidae) and evidence for intraspecific variation in A. tabida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Shoemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic mechanism and genetic consequences of thelytoky in the wasp &amp;lt;i&amp;gt;Trichogramma cacoeciae&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.592-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity distribution and specificity of WO phage infection in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; of four insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between- and within-host species selection on cytoplasmic incompatibility-inducing Wolbachia in haplodiploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific regulation of intracellular Wolbachia density in multiply infected insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.3459-3465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of six African Leptopilina species (Hymenoptera : Cynipoidea Figitidae) parasitoids of Drosophila spp. with descriptions of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.319-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection polymorphism and cytoplasmic incompatibility in Hymenoptera-Wolbachia associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hochberg M.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wolbachia bactéries endosymbiotiques parasites de la reproduction des Arthropodes : Circulation diversité et évolution des effets dans un complexe parasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, --, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive signi. cance of a circadian clock: temporal segregation of activities reduces intrinsic competitive inferiority in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.1005-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for female mortality in Wolbachia-mediated cytoplasmic incompatibility in haplodiploid insects: Epidemiologic and evolutionary consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.1711-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status of a fecundity-enhancing Wolbachia that does not induce thelytoky in Trichogramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq without a reference genome: a comparison of the mapping and the assembly approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions : rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Ecologie et Environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des interactions entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Vavre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Fattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rickettsiella bacteria reveal variable metabolic pathways potentially involved in symbiotic interactions with arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El-Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of the bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt; sheds light on a key insecticide resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response to Pyrethroid Treatment in Closely Related Bed Bug Strains Varying in Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.evae158. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant choice for oviposition in the phytophagous insect Bemisia tabaci: cytotype, including symbionts, knows best!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic changes during the evolution of the Coxiella genus along the parasitism-mutualism continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e41. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of symbiotic bacterial communities in the plant pest Bemisia tabaci reveal high prevalence of Candidatus Hemipteriphilus asiaticus on the African continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (e20), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Zélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), pp.603-617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pest management practices on the frequency of insecticide resistance alleles in Bemisia tabaci (Hemiptera: Aleyrodidae) populations in three countries of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Namountougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Nikolouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jiggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Bemisia tabaci Gennadius (Hemiptera: Aleyrodidae) and its parasitoids on vegetables and cassava plants in Burkina Faso (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fogné Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.6091-6103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Is Not (Only) a Senescence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.169 - 172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Bacteria Mutualism Depends on B Vitamin Synthesis Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.1896 - 1902.e5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate dependence does not preclude changing partners in a Russian dolls symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Host Clades, Two Bacterial Arsenals: Evolution through Gene Losses in Facultative Endosymbionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.839-855. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reduction and potential metabolic complementation of the dual endosymbionts in the whitefly Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1379-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genetically isolated entities within the Mediterranean species of Bemisia tabaci: new insights into the systematics of this worldwide pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ketoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (3), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite-Parasite Interactions in the Wild: How To Detect Them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of Neutralization in a Redundant Gene Involved in Homologous Recombination in Wolbachia Endosymbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.2654-2664. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of arthropod sex determination by endosymbionts: diversity and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Juan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo W. Beukeboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Savadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity among sibling weevil species competing for the same resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-13-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Bemisia tabaci (Homoptera: Aleyrodidae) biotypes and their associated symbiotic bacteria on host plants in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houndeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.411 - 421. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of endosymbiotic reproductive manipulators reflects invasion process and not reproductive system polymorphism in the little fire ant Wasmannia auropunctata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58467. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of &amp;quot;Candidatus Portiera aleyrodidarum&amp;quot; BT-QVLC, an Obligate Symbiont That Supplies Amino Acids and Carotenoids to Bemisia tabaci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (23), pp.6654-6655. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01793-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the virus LbFV and of Wolbachia in a host-parasitoid interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Woolfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott L O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (good) use of Wolbachia: what the models say.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.263-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific specialization of the generalist parasitoid Cotesia sesamiae revealed by polyDNAvirus polymorphism and associated with different Wolbachia infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.959-71. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts in insects or the story of communities affecting communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 366 (1569), pp.1389-400. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbionts of arthropods and nematodes: allies to fight infectious diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (11), pp.953-958. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20112711010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peterschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission efficiency of tomato yellow leaf curl virus by the whitefly Bemisia tabaci is correlated with the presence of a specific symbiotic bacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netta Mozes-Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Skaljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9310-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00423-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic conflict in populations infected by Parthenogenesis Inducing Wolbachia ends with irreversible loss of sexual reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Nunney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.229. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions symbiotiques chez les insectes : A quel niveau de sélection se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D D Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.751-9. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infecciones múltiples regulación y evolución de poblaciones simbióticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;–Parasitoid Communities as Model Systems for Host–&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.229-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and identification of &amp;lt;i&amp;gt;Rickettsia&amp;lt;/i&amp;gt; endosymbiont in different biotypes of &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of adaptive differentiation by Wolbachia induced bidirectional cytoplasmic incompatibility: the importance of sib-mating and genetic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.185. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vertically transmitted symbionts: cooperation or conflict ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviter les tricheurs: mode de transmission et stabilité des symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 299, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila-parasitoid communities as model systems for host-Wolbachia interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.299-331. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70012-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited intracellular ecosystem: symbiotic bacteria share bacteriocytes in whiteflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic inhibition of cell death facilitates symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen P H Elemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.213-5. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607845104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato yellow leaf curl virus transmission efficacy is determined by symbiotic bacteria in the vector the sweet potato whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Czosnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37(1), pp.A42-A43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; density and impact on cytoplasmic incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, --, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections and diversity of cytoplasmic incompatibility in a haplodiploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient procedure for purification of obligate intracellular Wolbachia pipientis and representative amplification of its génome by multiple-pisplacement amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (11), pp.6910-6917. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.11.6910-6917.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia requierement for oogenesis : occurence within the genus Asobara (Hynoptera, Braconidae) and evidence for intraspecific variation in A. tabida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Shoemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic mechanism and genetic consequences of thelytoky in the wasp &amp;lt;i&amp;gt;Trichogramma cacoeciae&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.592-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity distribution and specificity of WO phage infection in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; of four insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific regulation of intracellular Wolbachia density in multiply infected insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.3459-3465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between- and within-host species selection on cytoplasmic incompatibility-inducing Wolbachia in haplodiploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of six African Leptopilina species (Hymenoptera : Cynipoidea Figitidae) parasitoids of Drosophila spp. with descriptions of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.319-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection polymorphism and cytoplasmic incompatibility in Hymenoptera-Wolbachia associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hochberg M.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wolbachia bactéries endosymbiotiques parasites de la reproduction des Arthropodes : Circulation diversité et évolution des effets dans un complexe parasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, --, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive signi. cance of a circadian clock: temporal segregation of activities reduces intrinsic competitive inferiority in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.1005-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for female mortality in Wolbachia-mediated cytoplasmic incompatibility in haplodiploid insects: Epidemiologic and evolutionary consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.1711-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status of a fecundity-enhancing Wolbachia that does not induce thelytoky in Trichogramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq without a reference genome: a comparison of the mapping and the assembly approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des interactions entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Plantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amdouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santos-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2018.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tong Zhu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1379-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo W. Beukeboom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu207" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Beitia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Zchori-Fein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-28" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.03.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SN5XR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763436v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Farnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01793-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplouy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Woolfit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L O'Neill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723503v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112711010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04977.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9KCDSVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gottlieb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kontsedalov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Skaljac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00423-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stouthamer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Russell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-229" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart A Pannebakker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70012-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428334v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850403v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gross" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06820.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428413v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850405v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-185" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zchori-Fein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gottlieb" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontsedalov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180908v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen P H Elemans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607845104" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.. Gottlieb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Czosnek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranc&#232;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6910-6917.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023397v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427671v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jong" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427453v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427121v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698368v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428464v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Plantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amdouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santos-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2018.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Rao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tong Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1379-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo W. Beukeboom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Beitia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Zchori-Fein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-28" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Farnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01793-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplouy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Woolfit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L O'Neill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SN5XR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04977.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9KCDSVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0226" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112711010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gottlieb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kontsedalov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Skaljac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00423-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stouthamer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Russell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-229" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06820.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zchori-Fein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-185" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart A Pannebakker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70012-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gottlieb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontsedalov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen P H Elemans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607845104" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.. Gottlieb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Czosnek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranc&#232;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6910-6917.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427671v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427453v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427307v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698368v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>