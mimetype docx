--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Vavre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Fattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rickettsiella bacteria reveal variable metabolic pathways potentially involved in symbiotic interactions with arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El-Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of the bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt; sheds light on a key insecticide resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response to Pyrethroid Treatment in Closely Related Bed Bug Strains Varying in Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.evae158. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant choice for oviposition in the phytophagous insect Bemisia tabaci: cytotype, including symbionts, knows best!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic changes during the evolution of the Coxiella genus along the parasitism-mutualism continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e41. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of symbiotic bacterial communities in the plant pest Bemisia tabaci reveal high prevalence of Candidatus Hemipteriphilus asiaticus on the African continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (e20), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Zélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), pp.603-617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pest management practices on the frequency of insecticide resistance alleles in Bemisia tabaci (Hemiptera: Aleyrodidae) populations in three countries of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Namountougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Nikolouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jiggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Bemisia tabaci Gennadius (Hemiptera: Aleyrodidae) and its parasitoids on vegetables and cassava plants in Burkina Faso (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fogné Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.6091-6103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Is Not (Only) a Senescence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.169 - 172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Bacteria Mutualism Depends on B Vitamin Synthesis Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.1896 - 1902.e5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate dependence does not preclude changing partners in a Russian dolls symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Host Clades, Two Bacterial Arsenals: Evolution through Gene Losses in Facultative Endosymbionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.839-855. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reduction and potential metabolic complementation of the dual endosymbionts in the whitefly Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1379-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genetically isolated entities within the Mediterranean species of Bemisia tabaci: new insights into the systematics of this worldwide pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ketoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (3), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite-Parasite Interactions in the Wild: How To Detect Them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of Neutralization in a Redundant Gene Involved in Homologous Recombination in Wolbachia Endosymbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.2654-2664. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of arthropod sex determination by endosymbionts: diversity and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Juan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo W. Beukeboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Savadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity among sibling weevil species competing for the same resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-13-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Bemisia tabaci (Homoptera: Aleyrodidae) biotypes and their associated symbiotic bacteria on host plants in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houndeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.411 - 421. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of endosymbiotic reproductive manipulators reflects invasion process and not reproductive system polymorphism in the little fire ant Wasmannia auropunctata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58467. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of &amp;quot;Candidatus Portiera aleyrodidarum&amp;quot; BT-QVLC, an Obligate Symbiont That Supplies Amino Acids and Carotenoids to Bemisia tabaci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (23), pp.6654-6655. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01793-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the virus LbFV and of Wolbachia in a host-parasitoid interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Woolfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott L O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (good) use of Wolbachia: what the models say.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.263-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific specialization of the generalist parasitoid Cotesia sesamiae revealed by polyDNAvirus polymorphism and associated with different Wolbachia infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.959-71. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts in insects or the story of communities affecting communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 366 (1569), pp.1389-400. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbionts of arthropods and nematodes: allies to fight infectious diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (11), pp.953-958. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20112711010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peterschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission efficiency of tomato yellow leaf curl virus by the whitefly Bemisia tabaci is correlated with the presence of a specific symbiotic bacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netta Mozes-Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Skaljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9310-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00423-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic conflict in populations infected by Parthenogenesis Inducing Wolbachia ends with irreversible loss of sexual reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Nunney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.229. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions symbiotiques chez les insectes : A quel niveau de sélection se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D D Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.751-9. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infecciones múltiples regulación y evolución de poblaciones simbióticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;–Parasitoid Communities as Model Systems for Host–&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.229-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and identification of &amp;lt;i&amp;gt;Rickettsia&amp;lt;/i&amp;gt; endosymbiont in different biotypes of &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of adaptive differentiation by Wolbachia induced bidirectional cytoplasmic incompatibility: the importance of sib-mating and genetic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.185. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vertically transmitted symbionts: cooperation or conflict ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviter les tricheurs: mode de transmission et stabilité des symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 299, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila-parasitoid communities as model systems for host-Wolbachia interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.299-331. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70012-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited intracellular ecosystem: symbiotic bacteria share bacteriocytes in whiteflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic inhibition of cell death facilitates symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen P H Elemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.213-5. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607845104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato yellow leaf curl virus transmission efficacy is determined by symbiotic bacteria in the vector the sweet potato whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Czosnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37(1), pp.A42-A43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; density and impact on cytoplasmic incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, --, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections and diversity of cytoplasmic incompatibility in a haplodiploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient procedure for purification of obligate intracellular Wolbachia pipientis and representative amplification of its génome by multiple-pisplacement amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (11), pp.6910-6917. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.11.6910-6917.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia requierement for oogenesis : occurence within the genus Asobara (Hynoptera, Braconidae) and evidence for intraspecific variation in A. tabida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Shoemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic mechanism and genetic consequences of thelytoky in the wasp &amp;lt;i&amp;gt;Trichogramma cacoeciae&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.592-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity distribution and specificity of WO phage infection in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; of four insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific regulation of intracellular Wolbachia density in multiply infected insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.3459-3465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between- and within-host species selection on cytoplasmic incompatibility-inducing Wolbachia in haplodiploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of six African Leptopilina species (Hymenoptera : Cynipoidea Figitidae) parasitoids of Drosophila spp. with descriptions of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.319-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection polymorphism and cytoplasmic incompatibility in Hymenoptera-Wolbachia associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hochberg M.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wolbachia bactéries endosymbiotiques parasites de la reproduction des Arthropodes : Circulation diversité et évolution des effets dans un complexe parasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, --, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive signi. cance of a circadian clock: temporal segregation of activities reduces intrinsic competitive inferiority in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.1005-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for female mortality in Wolbachia-mediated cytoplasmic incompatibility in haplodiploid insects: Epidemiologic and evolutionary consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.1711-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status of a fecundity-enhancing Wolbachia that does not induce thelytoky in Trichogramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq without a reference genome: a comparison of the mapping and the assembly approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des interactions entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Vavre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Fattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and spread of cytoplasmic incompatibility genes among maternally inherited symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.e1011856. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Rickettsiella bacteria reveal variable metabolic pathways potentially involved in symbiotic interactions with arthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Floriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El-Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jourdan-Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e111. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome-scale genome assembly of the bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt; sheds light on a key insecticide resistance locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkaf161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response to Pyrethroid Treatment in Closely Related Bed Bug Strains Varying in Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.evae158. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evae158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant choice for oviposition in the phytophagous insect Bemisia tabaci: cytotype, including symbionts, knows best!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaïnab Belgaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major 6 Mb superlocus is involved in pyrethroid resistance in the common bed bug &amp;lt;i&amp;gt;Cimex lectularius&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐marie Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1012 - 1028. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic changes during the evolution of the Coxiella genus along the parasitism-mutualism continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e41. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of symbiotic bacterial communities in the plant pest Bemisia tabaci reveal high prevalence of Candidatus Hemipteriphilus asiaticus on the African continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (e20), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867592v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia load variation in Drosophila is more likely caused by drift than by host genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.11.29.402545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evolution of virulence and associated traits in a Drosophila melanogaster - Wolbachia symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity in natural populations of Tetranychus mites is rapidly lost under laboratory conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Zélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (4), pp.603-617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0297-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress & Symbiosis: Heads or Tails?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2020.00167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Revisiting Legionellales Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1027 - 1037. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pest management practices on the frequency of insecticide resistance alleles in Bemisia tabaci (Hemiptera: Aleyrodidae) populations in three countries of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Namountougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.86 - 91. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cattel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Nikolouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Jiggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of Bemisia tabaci Gennadius (Hemiptera: Aleyrodidae) and its parasitoids on vegetables and cassava plants in Burkina Faso (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Romba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fogné Drabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Tiendrébéogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.6091-6103. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer Is Not (Only) a Senescence Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tazzio Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.169 - 172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Bacteria Mutualism Depends on B Vitamin Synthesis Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (12), pp.1896 - 1902.e5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2018.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary changes in symbiont community structure in ticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (11), pp.2905-2921. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Wolbachia on oxidative stress sensitivity in the parasitic wasp Asobara japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desouhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate dependence does not preclude changing partners in a Russian dolls symbiotic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxidative homeostasis on bacterial density and cost of infection in Drosophila–Wolbachia symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.1211-1222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP calling from RNA-seq data without a reference genome: identification, quantification, differential analysis and impact on the protein sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lopez-Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Brinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvère Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Host Clades, Two Bacterial Arsenals: Evolution through Gene Losses in Facultative Endosymbionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.839-855. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D. Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Sidi-Boumedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome reduction and potential metabolic complementation of the dual endosymbionts in the whitefly Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.226. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1379-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genetically isolated entities within the Mediterranean species of Bemisia tabaci: new insights into the systematics of this worldwide pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ketoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (3), pp.452-458. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasite-Parasite Interactions in the Wild: How To Detect Them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda (Lepidoptera: Noctuidae) host-plant variants: two host strains or two distinct species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Scaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Orsucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143 (3), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-015-9829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signs of Neutralization in a Redundant Gene Involved in Homologous Recombination in Wolbachia Endosymbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.2654-2664. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of arthropod sex determination by endosymbionts: diversity and molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Juan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo W. Beukeboom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.59-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genome of Cardinium cBtQ1 Provides Insights into Genome Reduction, Symbiont Motility, and Its Settlement in Bemisia tabaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Rollat-Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (4), pp.1013-1030. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evu077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial impacts on insect evolutionary diversification: from patterns to mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Molecular physiology/Environmental physiology, 4, pp.29--34. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.2362-2375. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont diversity among sibling weevil species competing for the same resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Merville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Venner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.28. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-13-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotype status and resistance to neonicotinoids and carbosulfan in Bemisia tabaci (Hemiptera: Aleyrodidae) in Burkina Faso, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Savadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (2), pp.95-102. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.771806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Bemisia tabaci (Homoptera: Aleyrodidae) biotypes and their associated symbiotic bacteria on host plants in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houndeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.411 - 421. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of endosymbiotic reproductive manipulators reflects invasion process and not reproductive system polymorphism in the little fire ant Wasmannia auropunctata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58467. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Wolbachia on host gene expression in an obligatory symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (Suppl 1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-S1-S7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of &amp;quot;Candidatus Portiera aleyrodidarum&amp;quot; BT-QVLC, an Obligate Symbiont That Supplies Amino Acids and Carotenoids to Bemisia tabaci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santos-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Farnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Beitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (23), pp.6654-6655. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01793-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the virus LbFV and of Wolbachia in a host-parasitoid interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Woolfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott L O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making (good) use of Wolbachia: what the models say.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.263-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific specialization of the generalist parasitoid Cotesia sesamiae revealed by polyDNAvirus polymorphism and associated with different Wolbachia infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.959-71. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04977.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a parthenogenesis-inducing Wolbachia induce vestigial cytoplasmic incompatibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Kraaijeveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara M Reumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (3), pp.175-80. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-010-0756-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial symbionts in insects or the story of communities affecting communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 366 (1569), pp.1389-400. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2010.0226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbionts of arthropods and nematodes: allies to fight infectious diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (11), pp.953-958. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20112711010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont metacommunities, mtDNA diversity and the evolution of the Bemisia tabaci (Hemiptera: Aleyrodidae) species complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaelle Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gnankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peterschmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (19), pp.4365-4378. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transmission efficiency of tomato yellow leaf curl virus by the whitefly Bemisia tabaci is correlated with the presence of a specific symbiotic bacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuval Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netta Mozes-Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Skaljac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (18), pp.9310-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00423-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intragenomic conflict in populations infected by Parthenogenesis Inducing Wolbachia ends with irreversible loss of sexual reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Nunney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.229. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variable compensatory mechanisms explain the polymorphism of the dependence phenotype in the Asobara tabida-wolbachia association?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2969-79. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01034.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des interactions symbiotiques chez les insectes : A quel niveau de sélection se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity and symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D D Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einat Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (5), pp.751-9. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06820.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infecciones múltiples regulación y evolución de poblaciones simbióticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.197-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;–Parasitoid Communities as Model Systems for Host–&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.229-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia interferes with ferritin expression and iron metabolism in insects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mollereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (10), pp.e1000630. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new case of &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; dependence in the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt;: evidence for parthenogenesis induction in &amp;lt;i&amp;gt;Asobara japonica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection and identification of &amp;lt;i&amp;gt;Rickettsia&amp;lt;/i&amp;gt; endosymbiont in different biotypes of &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, --, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance of adaptive differentiation by Wolbachia induced bidirectional cytoplasmic incompatibility: the importance of sib-mating and genetic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.185. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-9-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vertically transmitted symbionts: cooperation or conflict ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eviter les tricheurs: mode de transmission et stabilité des symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 299, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila-parasitoid communities as model systems for host-Wolbachia interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70, pp.299-331. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70012-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherited intracellular ecosystem: symbiotic bacteria share bacteriocytes in whiteflies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontsedalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense transpositional activity of insertion sequences in an ancient obligate endosymbiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (9), pp.1889-1896. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msn134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between host genotype and environmental conditions affects bacterial density in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato yellow leaf curl virus transmission efficacy is determined by symbiotic bacteria in the vector the sweet potato whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zchori-Fein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.. Gottlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Czosnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37(1), pp.A42-A43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitic inhibition of cell death facilitates symbiosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart A Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coen P H Elemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (1), pp.213-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0607845104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of the Bacteriophage WO in the Endosymbiotic Bacteria &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.427-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; density and impact on cytoplasmic incompatibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; requirement for oogenesis: occurrence within the genus &amp;lt;i&amp;gt;Asobara&amp;lt;/i&amp;gt; (Hymenoptera Braconidae) and evidence for intraspecific variation in &amp;lt;i&amp;gt;A. tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, --, pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections and diversity of cytoplasmic incompatibility in a haplodiploid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient procedure for purification of obligate intracellular Wolbachia pipientis and representative amplification of its génome by multiple-pisplacement amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Rancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (11), pp.6910-6917. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.71.11.6910-6917.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolbachia requierement for oogenesis : occurence within the genus Asobara (Hynoptera, Braconidae) and evidence for intraspecific variation in A. tabida.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-individual coexistence of a &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; strain required for host oogenesis with two strains inducing cytoplasmic incompatibility in the wasp &amp;lt;i&amp;gt;Asobara tabida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Shoemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic mechanism and genetic consequences of thelytoky in the wasp &amp;lt;i&amp;gt;Trichogramma cacoeciae&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.592-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence multiple infections and regulation of symbiotic population in the &amp;lt;i&amp;gt;Wolbachia-Asobara tabida&amp;lt;/i&amp;gt; symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Profizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity distribution and specificity of WO phage infection in &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; of four insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ravallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stouthamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific regulation of intracellular Wolbachia density in multiply infected insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.3459-3465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between- and within-host species selection on cytoplasmic incompatibility-inducing Wolbachia in haplodiploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of six African Leptopilina species (Hymenoptera : Cynipoidea Figitidae) parasitoids of Drosophila spp. with descriptions of three new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.319-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection polymorphism and cytoplasmic incompatibility in Hymenoptera-Wolbachia associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88, pp.361-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing symbiotic Wolbachia bacteria specifically inhibits oogenesis in a parasitic wasp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Hochberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-species diversity of Wolbachia-induced cytoplasmic incompatibility in haplodiploid insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 55, pp.1710-1714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the symbiotic bacteria Wolbachia inhibits oogenesis in a parasitic wasp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hochberg M.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 98, pp.6247-6252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological cost induced by the maternally-transmitted endosymbiont Wolbachia in the Drosophila parasitoid Leptopilina heterotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 121, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wolbachia bactéries endosymbiotiques parasites de la reproduction des Arthropodes : Circulation diversité et évolution des effets dans un complexe parasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, --, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive signi. cance of a circadian clock: temporal segregation of activities reduces intrinsic competitive inferiority in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; parasitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.1005-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for female mortality in Wolbachia-mediated cytoplasmic incompatibility in haplodiploid insects: Epidemiologic and evolutionary consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Varaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.1711-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic status of a fecundity-enhancing Wolbachia that does not induce thelytoky in Trichogramma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouletreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their nutritional symbiont Wolbachia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Rosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil El Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Belgaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq without a reference genome: a comparison of the mapping and the assembly approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPCN - BILAN DE MANDATURE 2016 – 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Microbial Symbionts on Plant-Insect Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sauvion, Denis Thiéry, Paul-André Calatayud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 81, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-257, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et rétroactions, rôle de leur écologie et de leur évolution dans le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault; Halima Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l’Institut écologie et environnement du CNRS : compte-rendu des journées de prospectives des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les cahiers de prospectives (Hors-série), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des interactions entre espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is symbiosis evolution influenced by the pleiotropic role of programmed cell death in immunity an development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Pannebakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds K. Bourtzis &amp; T.A. Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.57-76, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Plantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amdouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santos-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2018.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Rao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tong Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1379-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo W. Beukeboom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Beitia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Zchori-Fein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-28" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Farnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01793-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplouy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Woolfit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L O'Neill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SN5XR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04977.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9KCDSVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0226" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112711010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gottlieb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kontsedalov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Skaljac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00423-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stouthamer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Russell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-229" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06820.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zchori-Fein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-185" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart A Pannebakker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70012-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gottlieb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontsedalov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen P H Elemans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607845104" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.. Gottlieb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Czosnek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranc&#232;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6910-6917.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427671v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427453v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427307v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698368v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amoros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floriano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El-Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jourdan-Pineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Plantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amdouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Delpuech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13550" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santos-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867592v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Romba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankin&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.11.29.402545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Villa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Z&#233;l&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0297-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02908996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2018.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916784v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gnankine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Hema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Namountougou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.10.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fogn&#233; Drabo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Tiendr&#233;b&#233;ogo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2018.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.04.038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremaschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14094" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01523927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01344009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12863" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rollat-Farnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Rao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sagot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tong Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1379-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Terraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ketoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3834" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Hellard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208780v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dumas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Orsucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-015-9829-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092616v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Juan Ma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo W. Beukeboom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Beitia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einat Zchori-Fein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu077" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104106v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.08.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-28" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916766v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sanon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.771806" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houndet&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00206.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CFCBLSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058467" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Farnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01793-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplouy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Woolfit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L O'Neill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2012.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87SN5XR5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04977.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9KCDSVN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Kraaijeveld" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M Reumer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0756-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0226" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20112711010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746855v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Gueguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04775.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4ZMFBKZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gottlieb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kontsedalov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Skaljac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00423-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stouthamer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Russell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Nunney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-229" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01034.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QGWZP1S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850403v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Gross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D D Hurst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06820.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gueguen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428413v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Pannebakker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voronin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mollereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000630" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428410v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.63" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rolain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zchori-Fein" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850405v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-185" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart A Pannebakker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70012-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gottlieb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontsedalov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319882v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaunay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434634v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698351v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.. Gottlieb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Czosnek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180908v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen P H Elemans" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0607845104" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stouthamer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428009v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labeyrie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranc&#232;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6910-6917.2005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015116v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427570v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Shoemaker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427671v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427630v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Profizi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427453v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427243v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427307v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loppin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hochberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427198v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144509v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hochberg M.E." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427079v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427121v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698368v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428464v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Carpentier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charif" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428293v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>