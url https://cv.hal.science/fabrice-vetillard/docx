--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -66,555 +66,805 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
+                <w:t xml:space="preserve">Population dynamics and water quality? A first in situ trial with sturgeon embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Roux</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bois</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+                <w:t xml:space="preserve">Florent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Mini Symposium on Macroregional Sturgeon Project Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society, Apr 2026, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485475v1</w:t>
+                <w:t xml:space="preserve">hal-05597778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
+                <w:t xml:space="preserve">Effects of two fungicides, Boscalid and Imazalil on the development of A. ruthenus embryos based on an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Bois</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society; Wuhan University, Oct 2025, Yichang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743682v1</w:t>
+                <w:t xml:space="preserve">hal-05598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644386v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Derouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual meeting Urticlim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -624,529 +874,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Croc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
+              <w:t xml:space="preserve">Sturgeon Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032744v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Bois</w:t>
+                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Espagne, France</w:t>
+              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574361v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sturgeon Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Espagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943436v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Allis shad larvae and juvenile tolerance to oxythermic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheers 2019 - Global changes in estuarine and coastal systems functioning: innovative approaches and assessment tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019, Book of abstracts. CHEERS 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,2252 +1406,2252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of young allis shad Alosa alosa (Clupeidae) to oxy‐thermic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vétillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98 (1), pp.112-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.14562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of molecular detection of Fusarium circinatum in insects and passive spore traps in Pinus radiata plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier-Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online first, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/efp.12574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carabid activity‐density increases with forest vegetation diversity at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Jouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, online first, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel, easy method for estimating pheromone trap attraction range: application to the pine sawyer beetle Monochamus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bonifácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant neighbour identity and invasive pathogen infection affect associational resistance to an invasive gall wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Borowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (6), pp.1459-1473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-017-1637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vol chez Monochamus galloprovinciallis : construction d'un manège de vol (flight mill) et automatisation de la récolte de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter bird numerical responses to a key defoliator in mountain pine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in forests: colonization by the pine processionary moth is impeded by the presence of nonhost trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (1), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00549.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of habitat complementation in forest pests : pine processionary moth pupae survive better in open areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 261 (6), pp.1069-1076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale habitat selection and foraging ecology of the eurasian hoopoe (Upupa epops) in pine plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-007-9241-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Fascicule 3, pp.197-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree species diversity reduces the invasibility of maritime pine stands by the bast scale, Matsucoccus feytaudi (Homoptera : Margarodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (2), pp.314-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t>
+              <w:t xml:space="preserve">Sud-Ouest nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681048v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pontcharraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678359v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3411,105 +3661,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des feuillus au secours des résineux. Projet de restauration de la biodiversité par l'implantation de feuillus dans la forêt monospécifique des Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 2001, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3656,51 +3906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Polese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice V&#233;tillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Polese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice V&#233;tillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>