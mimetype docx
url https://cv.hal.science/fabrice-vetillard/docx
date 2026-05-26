--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -225,527 +225,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two fungicides, Boscalid and Imazalil on the development of A. ruthenus embryos based on an experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Davail</w:t>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Ely</w:t>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Sturgeon Conservation Society; Wuhan University, Oct 2025, Yichang, China</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598113v1</w:t>
+                <w:t xml:space="preserve">hal-05485475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada): analyse de comportement et du stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roux</w:t>
+                <w:t xml:space="preserve">Effects of two fungicides, Boscalid and Imazalil on the development of A. ruthenus embryos based on an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bois</w:t>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche LUMEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris-Aubervilliers, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society; Wuhan University, Oct 2025, Yichang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485475v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644386v1</w:t>
+                <w:t xml:space="preserve">hal-04743682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada) : analyse du comportement et du stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude du comportement et du stress physiologique chez les poissons : cas de l'effet de la lumière artificielle nocturne sur le mulet porc (Chelon ramada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743682v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t>
               </w:r>
@@ -783,51 +783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual meeting Urticlim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t>
@@ -882,402 +882,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
+                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Croc</w:t>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Davail</w:t>
+                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sturgeon Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943436v1</w:t>
+                <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Espagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032744v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying behavior and physiological stress in fish: a case study on the effect of artificial light at night on mobility and cortisol excretion and accumulation of thinlip mullet (Chelon ramada)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roux</w:t>
+                <w:t xml:space="preserve">The effects of a neonicotinoid insecticide, imidacloprid, on the embryo-larval stages of the sterlet sturgeon, Acipenser ruthenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Croc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Espagne, France</w:t>
+              <w:t xml:space="preserve">Sturgeon Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574361v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Allis shad larvae and juvenile tolerance to oxythermic stress</w:t>
               </w:r>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheers 2019 - Global changes in estuarine and coastal systems functioning: innovative approaches and assessment tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019, Book of abstracts. CHEERS 2019</w:t>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fourrier-Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bonifácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vol chez Monochamus galloprovinciallis : construction d'un manège de vol (flight mill) et automatisation de la récolte de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° Spécial: Entomologie, pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,51 +2358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,51 +2796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3041,51 +3041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,51 +3274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pontcharraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des feuillus au secours des résineux. Projet de restauration de la biodiversité par l'implantation de feuillus dans la forêt monospécifique des Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 2001, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3906,51 +3906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Polese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice V&#233;tillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Ely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Croc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Polese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice V&#233;tillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Aguayo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier-Jeandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622327v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Maltoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1637-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00549.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJVPMW8S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.12.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTB63C6C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>