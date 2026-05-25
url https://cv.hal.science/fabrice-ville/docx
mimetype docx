--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Ville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ INSA LyonEnseignant en Génie MécaniqueChercheur en Tribologie au LaMCoS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of 3D crack initiation under rolling contact fatigue in polycrystals with subsurface inclusions and surface dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.111860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2026.111860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspiration from the Issus Nymph gear − strength analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of key parameter influence on efficiency of chain drive for track cycling − Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2025013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Oil Degradation on Power Losses and Thermal Behavior of a Gear Transmission Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2025.2532043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Analysis of an Oil-Jet Lubricated Angular Contact Ball Bearing: Theoretical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction in spur gear transmission. From local to mean tooth friction loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (12), pp.1583-1592. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501241272847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended crack propagation in nitrided and carburised steels subject to rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lecouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501241272845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ ultrasonic viscometry of lubricants under temperature and shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouscharain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dörr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dwyer-Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.109210_1 - 109210_9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Bath-Lubricated Ball Bearings-A Focus on Churning Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Cadier De Veauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12110362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to develop a high-fidelity gearbox thermal model based on limited temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15397734.2024.2383962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-initiated rolling contact fatigue on a dent: Microstructural evolutions through failure mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 277, pp.120201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static chain drive model for efficiency calculation - Application to track cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Mechanism and Machine Theory, 203, pp.105780. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics Methodology to Estimate the Drag Coefficient of Balls in Rolling Element Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dynamics4020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Spin Power Losses Generated in a Planetary Gear Set Using Thermal Network Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12110366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat du bois et du métal chez les Helviens : l'apport de l'archéologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Vivarais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (838), pp.83-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Elliptical Contact Starvation for High Slide-to-Roll Ratio: Application to Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2022.2106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Cadier de Veauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 66 (5), pp.822-831. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a transmission oil degradation on physico-chemical properties and tribological performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109084_1-109084_20. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 1—Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 66 (5), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2023.2235400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modelling of power losses in roller chain drive: application to single speed cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental methodology to assess gear scuffing initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenet de Bechillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology - Materials, Surfaces &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17515831.2022.2045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Flow Regimes and Associated Sources of Dissipation in Splash Lubricated Planetary Gear Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (11), pp.111805_1-111805_8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On windage power loss reduction achieved by flanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-021-00569-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grease composition influence on friction & starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ripard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236 (7), pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501211059341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the effect of micropitting on friction - Part 2: Analysis of power losses evolution on a geared system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.106551 -. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of a semi-empirical model for the tooth friction coefficient in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenet de Bechillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (12), pp.2654-2663. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501211052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a grain-scale modeling of crack initiation in rolling contact fatigue - Part 2: Persistent slip band modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107173. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations about the Power Loss Transition between Churning and Windage for Spur Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (2), pp.024501_1-024501_6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on rolling element bearing thermal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650120932335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a grain-scale modeling of crack initiation in rolling contact fatigue - Part 1: Shear stress considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.107224. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling of the FZG Test Rig: Application to Starved Lubrication Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (6), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2020.1800155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churning losses of spiral bevel gears at high rotational speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (2), pp.172-182. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650119858236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the effect of micropitting on friction – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abousleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.105678_1-105678_7. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage power loss reductions in high-speed gear pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-019-00336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hertzian contact to spur gears: analyses of stresses and rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rathery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On windage losses in high-speed pinion-gear pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between surface and subsurface rolling contact fatigue failures of nitrided parts: A Dang Van approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.105888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of temperature for online condition monitoring of geared systems – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue crack propagation in nitrided alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (9), pp.1192--1208. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650117717824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations and analysis on churning losses of splash lubricated spiral bevel gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koechlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.412. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Churning Power Losses Generated in a Planetary Gear Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Mechanical Design, Systems, and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 00 (6), pp.JAMDSM0079-JAMDSM0079. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jamdsm.2017jamdsm0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tracking and µ-PIV of Individual Particles and Lubricant Flow in and around Lubricated Point Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-017-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: State of art and multiple driver transposition on a twin-disc machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (2), pp.203-220. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650116648058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Entrapment in Rolling Element Bearings: the Effect of Ellipticity, Nature of Materials and Sliding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (2), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2016.1168901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Entrapment in Hybrid Lubricated Point Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (4), pp.768-779. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the mechanical stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (4), pp.041401. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4032629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Granular Cohesive Model for Rolling Contact Fatigue Analysis: Crystal Anisotropy Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1087076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial surface state of bodies in contact on the formation of white etching layers under dry sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vargolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (SI), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks (WEC) in rolling element bearings: Formation mechanisms and influent tribochemical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (8, SI), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain boundary cementite induced by gas nitriding on the rolling contact fatigue of alloyed steels for gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650115574731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of helix angle and face width on gear windage losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406215602036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Granular Cohesive Model for Rolling Contact Fatigue Analysis: Crystal Anisotropy Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1087076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a mesoscopic model for life prediction in rolling contact fatigue (RCF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3-4), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.39.193-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding White Etching Cracks (WEC) in rolling element bearings: the effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of the oil trapping between teeth for spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belfals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Najji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2014046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 320, pp.161-178. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: The effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1252-1265. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114522452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: Formation mechanisms and influent tribochemical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229 (8), pp.1039. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114557710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations on Drag Coefficient of Balls in Rolling Element Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (5), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2014.911399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Reduced Ability of IF-MoS2 Nanoparticles to Reduce Friction and Wear in the Presence of Dispersants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-014-0381-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and validation of a simplified numerical approach for the estimation of windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of a grease lubricated thrust ball bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (11), pp.CD-ROM. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114526387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue: Experimental Study of the Influence of Sliding, Load, and Material Properties on the Resistance to Micropitting of Steel Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2012.737504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear tooth pitting modelling and detection based on transmission error measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabih Féki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2-4), pp.106-119. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2013.820885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction losses in internal gears - Analytical formulation and applications to planetary gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.476-485. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650112470059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology: Great Challenges in Tribology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (J5), pp.520-521. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113485392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative overview of five gear oils in mixed and boundary film lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back-to-back gearbox test machine: application to the FZG test rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650111433243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A windage power loss model based on CFD study about the volumetric flow rate expelled by spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 p. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATIONS ON OIL FLOW RATES PROJECTED ON THE CASING WALLS BY SPLASHED LUBRICATED GEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 365414. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/365414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulations for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.024501-7. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4003357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on flow regimes and churning loss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (12), pp.121009-121014. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction curves and rheological parameters of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225, pp.577-593. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650111405111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aerated lubricants on gear churning loss - An engineering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2011.597542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubricant contamination on friction and wear in an EHL sliding contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haiahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubricant additives in rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.947-955. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal behaviour of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.925-933. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power loss predictions in high-speed rolling element bearings using thermal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53, pp.957-967. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2010.512117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to tooth friction losses in spur and helical gears – Influence of profile modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (10), 10 p. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3179156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (J3), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Tooth Friction Losses in Spur and Helical Gears-Influence of Profile Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (10), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3179156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sinusoidal surface roughness under starved conditions on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.221-225. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slide-to-roll ratio on tribofilm generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222, pp.325-334. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the contact fatigue life under starved conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10-12), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2006.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to friction of dentures in the stimulation of dynamic behaviour of spur gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on power losses in high-speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid contaminants on the fatigue life of lubricated machine elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/135065005X34062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of power losses due to tooth friction in gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05698190600614874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on the air-pumping phenomenon in high-speed spur and helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houjoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 219 (8), pp.785-792. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440605X31652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage losses in high speed gears - Preliminary experimental and theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (5), pp.903-908. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1767815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure profiles measured within lubricated contacts in presence of dented surfaces. Comparison with numerical models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (2), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-679X(03)00041-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue tests to investigate surface initiated damage using surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Girodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudragne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Testing and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a dent on the pressure distribution in dry point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (1), pp.220-223. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1396345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of dents on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study on the concentration and shape of dents caused by spherical metallic particles in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.231-240. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402009908982213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early fatigue failure due to dents in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.795-800. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402009908982285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Initiated Rolling Contact Fatigue on a Dent: Microstructural Evolution and Effects on the Failure Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-initiated Rolling Contact Fatigue on a dent: microstructural evolution and effects on the failure mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bearing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface microstructural evolution during Rolling Contact Fatigue of Rolling Element Bearing steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff-Coicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement des transmissions par chaine. Étude du comportement des rouleaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFREI, May 2024, VilleJuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’Amorçage de Fissure en Fatigue de Contact : Approche Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new expression to estimate the mean coefficient of friction of the gear mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Abousleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international gear conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris Entrapment in Hybrid Rolling Element Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Esslingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Debris Entrapment in EHL Contacts using µ-PIV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st STLE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Particle Entrapment in Hybrid Lubricated Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes d'initiation de fissures en fatigue de contact : approche mésoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe, Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony, Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la modélisation des roulements à billes sur la prédiction du comportement thermique d'un banc FZG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien, Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement d'un pont de camion : des paramètres de dentures spiro-conique et hypoïde à l'influence de la thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piégeage de contaminants solides dans des contacts EHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des pertes par ventilation générées par une denture hélicoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal influence on friction losses of an axle gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossier Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intergranular Carbides Induced by Gas Nitriding on Rolling Contact Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Sainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes d'initiation de fissures en fatigue de contact: approche mésoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Traction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laruelle Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Cage and Rings Influence on the Ball Drag Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des carbures intergranulaires induits par la nitruration sur la propagation de fissures de fatigue de contact d'acier allié pour engrenage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la répartition des pertes de puissance dans un réducteur épicycloïdal, en utilisant la méthode des réseaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ball Bearings Modeling on the Predicted Thermal Behavior of a High-speed Gear Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dispersants on the Lubricating Properties of IF-MoS2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un dispositif micro-PIV pour la visualisation d'un micro-écoulement confiné et de son voisinage non confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français du club FLUVISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Nov 2015, Lannion / Pleumeur-Bodou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la modélisation des roulements à billes sur la prédiction du comportement thermique d'un banc FZG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D observation of rolling contact fatigue crack network in nitrided steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: investigations on damage modeling and application to analysis of grain size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris Entrapment in Elliptical EHD Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanase Society of Tribologists, Sep 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la répartition des pertes de puissance dans un réducteur épicycloïdal, en utilisant la méthode des réseaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme, Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des pertes par ventilation générées par une denture hélicoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des carbures intergranulaires induits par la nitruration sur la propagation de fissures de fatigue de contact d'acier allié pour engrenage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Sainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piégeage de contaminants solides dans des contacts EHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Folding and Creasing of Thin Plate Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal investigations on scuffing using a twin-disc machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement d'un pont de camion: des paramètres de dentures spiro-conique et hypoïde à l'influence de la thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossier Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, LYon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the tribochemical formation of White Etching Cracks (WEC) in lubricated rolling element bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquim Tribology - Industrial and Automotive lubrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ostfildern, Germany. pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gas Nitriding on Rolling Contact Fatigue: Application on Alloyed Steels for Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, 2014-05-22, United States. pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: influence of numerical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conferenc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of no-load dependent power losses in a planetary gear train by using thermal network method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conferenc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary numerical investigations on windage power losses generated by helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon Villeurbanne, France. pp.1141-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Etching Cracks (WEC) in Rolling Element Bearings: Influent Drivers from Wind Turbines to Laboratory Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulation for predicting windage power losses generated by helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lake Buena Vista, United States. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in high speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquim Tribology - Industrial and Automotive lubrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ostfildern, Germany. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion de particules solides dans un roulement hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Internationales Francophones de Tribologie (JIFT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is splash lubrication compatible with efficient gear units for high-speed applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Particle Entrapment in Hybrid Lubricated Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologist and Lubrication Engineers, Oct 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: reproducing and understanding White Etching Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: reproducing and understanding White Etching Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: a focus on white etching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and Twin-disc test rigs : from reality to experimental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas nitriding process : an effect on steels rolling contact fatigue life and behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rolling Contact Fatigue using modeling with granular representation with cohesive elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations on drag coefficient of balls in rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction and wear reduction in severe lubrication regimes: synthesis of efficient MoS2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of intergranular cementite arrays in nitrided alloyed steels on gear rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue : experimental study of the influence of sliding, load and material properties on the resistance to micro-pitting of steel discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Tribologists and Lubrication Engineers 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle-doped lubricants: tribological behaviour in different lubrication regimes and synthesis of efficient nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological Approach of the Contact Human Skin Synthetic Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Tribology Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in a planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Münich, Germany. pp.1101-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: the effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue (RCF) in gears: Aiming for the unification of experimental procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings de VDI International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.1101-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back to back gearbox machine: application to the FZG test machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Louis, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Mechanical and Thermal Lumped Parameters Model for the Preliminary Design of Power Transmsissions Driven by Thermal Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delloue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 28TH International Congress on Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brisbane, Australia. pp.3690-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of volumetric flow rate expelled by spur gears for the modeling of windage power losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Louis, United States. pp.1254557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE LIFE OF MACHINE ELEMENTS SOLID CONTAMINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Experimental Mechanics (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.835-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue (RCF) in gears: Aiming for the unification of experimental procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction losses in internal gears: analytical formulation and applications to planetary gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON FLOW REGIMES AND CHURNING LOSS MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Internationl Design Engineering Technical Conferences / Computers and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.549-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: a focus on white etching cracks and flaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de la fatigue de contact des boîtes de vitesses: vers la convergence des moyens expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on flow regimes and churning loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences / Computers and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un banc d'engrenages en boucle mécanique fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back to back gearbox machine: application to the FZG test machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Leeds-Lyon Symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du débit d'air éjecté par une denture droite d'engrenage en vue d'une modélisation des pertes par ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. papier 969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2010 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Las Vegas, United States. pp.ID : 737245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tooth geometry on windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction curves and rheological parameters of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordtrib 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lulea, Sweden. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction and stribeck curves of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological approach of the contact human skin synthetic fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Tribology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oil aeration on churning losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarnias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSME 2009 International Motion and Power Transmission Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sendai, Japan. pp.463-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2009 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orlando, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulation for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integrity, Reliability, &amp; Failure of Gears and Transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. pp.S0602_A0222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echauffements et pertes de puissance dans les paliers à roulements fonctionnant à haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2009 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orlando, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal behaviour of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology - "Multi-Facets of Tribology "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des additifs sur la fatigue de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental traction and stribeck curves of mineral, pao and ester based fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on cfd simulation for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the interactions between vibrations and wear in spur and helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaer Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the traction curves of several mineral and synthetic lubricating oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBERTRIB 2009-V Congreso Iberico de Tribologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Coimbra, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additives in rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology - Multi-Facets of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about effect of additives in rolling contact fatigue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes de puissance et des aspects thermiques dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Leeds-Lyon Symposium on Tribology - "Duncan Dowson at 80"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 STLE ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Calgary, Canada. pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces under starved conditions on Rolling Contact Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Leeds Lyon Symposium on Tribology Tribological Contacts And Component Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des rugosités de surface sur la fatigue de contact en roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes de puissance et des aspects thermiques dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France. CDrom 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and test duration on ZDDP tribofilm generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additives 2007 Applications for Future Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de Surface & Tribologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique sur les états de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique des paliers à roulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France. CDrom 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations on the reduction of contact fatigue life under starved conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Leeds Lyon Symposium on Tribology Tribology at the Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pollution solide des lubrifiants sur la durée de vie des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in high speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la rugosité de surface sur la fatigue de contact en roulement. Approche théorique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and experimental investigations on windage losses in high-speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.1435 - 1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the pressure distribution for pure sliding EHL contacts with dented surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Elastohydrodynamics and Microelastohydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la rugosité des surfaces sur la fatigue de contact en roulement. Approche théorique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de Printemps, Société Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.261 - 269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Colloque "Vibrations, Chocs et Bruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of rolling contact fatigue of dented surfaces using artificial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Leeds, United Kingdom. pp.691 - 702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage losses in high speed gears- Preliminary experimental and theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ASME International power transmission and gearing conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, États-Unis. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces on rolling contact fatigue. Theoretical and experimental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Leeds-Lyon Symposium on Tribology : Transient processes in tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Villeurbanne, France. pp.611-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Abousleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14° Rencontres Régionales de la Recherche en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abacus for predicting the rolling contact fatigue life reduction due to debris dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium Leeds-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Vienne, Austria. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure profiles measured within lubricated contacts in presence of dented surfaces. Comparison with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Tribology Conference, AUSTRIB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on rolling contact fatigue of dented surfaces using artificial defects : sub-surface analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Leeds, United Kingdom. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the two-disc machine : a polyvalent and powerfull tool to study fundamental and industrial problems related to elastohydrodynamic lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tourlonias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Leeds, United Kingdom. pp.393 - 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of surface initiated rolling contact fatigue using dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Girodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudragne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium Leeds-Lyon : Tribology Research: From model experiment to industrial problem: A century of efforts in mechanics, materials science and physico-chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Vienne, Austria. pp.449 - 458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a bench test rig for investigating roller bearing cage failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Urbaniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference Tribology : Voyaging into the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Japan. pp.1819-1823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art on the failure modes of rolling bearings. Application to the IASI project (definition of the preload and methodology for the validation tests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Lifetime of space mechanisms, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on rolling contact fatigue for dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Leeds-Lyon Symposium on Tribology : Tribology Research : From model experiment to industrial problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Villeurbanne, France. pp.459 - 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and size of solid particles on the indentation features in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, London, United Kingdom. pp.399-409, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8922(98)80096-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Elliptical EHL Contacts for Reducing Particle Entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st STLE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Rolling Element Bearings: a New Answer Facing the Problem of Debris Entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: influence of numerical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference 2014: 26th–28th August 2014, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.814-824, 2014, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781782421955.814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the pressure distribution for pure sliding EHL contacts with dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Mechanics and its Applications - IUTAM Symposium on Elastohydrodynamics and Microelastohydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.201-213, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLUTION SOLIDE DES LUBRIFIANTS, INDENTATION ET FATIGUE DES SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00936456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Comportement des Systèmes Mécaniques Lubrifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Claude Bernard - Lyon I; INSA de Lyon, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00936355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Ville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur @ INSA LyonEnseignant en Génie MécaniqueChercheur en Tribologie au LaMCoS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of 3D crack initiation under rolling contact fatigue in polycrystals with subsurface inclusions and surface dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.111860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2026.111860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspiration from the Issus Nymph gear − strength analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.14. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2025005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of key parameter influence on efficiency of chain drive for track cycling − Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2025013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Oil Degradation on Power Losses and Thermal Behavior of a Gear Transmission Test Rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2025.2532043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Loss Analysis of an Oil-Jet Lubricated Angular Contact Ball Bearing: Theoretical and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Bath-Lubricated Ball Bearings-A Focus on Churning Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Cadier De Veauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12110362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction in spur gear transmission. From local to mean tooth friction loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (12), pp.1583-1592. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501241272847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended crack propagation in nitrided and carburised steels subject to rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lecouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501241272845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ ultrasonic viscometry of lubricants under temperature and shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouscharain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dörr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dwyer-Joyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.109210_1 - 109210_9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static chain drive model for efficiency calculation - Application to track cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Mechanism and Machine Theory, 203, pp.105780. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to develop a high-fidelity gearbox thermal model based on limited temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Based Design of Structures and Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15397734.2024.2383962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-initiated rolling contact fatigue on a dent: Microstructural evolutions through failure mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 277, pp.120201. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Spin Power Losses Generated in a Planetary Gear Set Using Thermal Network Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Winger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (11), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/lubricants12110366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics Methodology to Estimate the Drag Coefficient of Balls in Rolling Element Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.303-321. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dynamics4020018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artisanat du bois et du métal chez les Helviens : l'apport de l'archéologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Excoffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Vivarais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (838), pp.83-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Cadier de Veauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 66 (5), pp.822-831. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Elliptical Contact Starvation for High Slide-to-Roll Ratio: Application to Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2022.2106334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a transmission oil degradation on physico-chemical properties and tribological performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109084_1-109084_20. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 1—Theoretical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Darul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 66 (5), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2023.2235400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modelling of power losses in roller chain drive: application to single speed cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2022026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental methodology to assess gear scuffing initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenet de Bechillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology - Materials, Surfaces &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17515831.2022.2045427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Flow Regimes and Associated Sources of Dissipation in Splash Lubricated Planetary Gear Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (11), pp.111805_1-111805_8. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a grain-scale modeling of crack initiation in rolling contact fatigue - Part 2: Persistent slip band modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107173. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On windage power loss reduction achieved by flanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 86 (3), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-021-00569-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grease composition influence on friction & starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ripard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 236 (7), pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501211059341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on the effect of micropitting on friction - Part 2: Analysis of power losses evolution on a geared system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.106551 -. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2020.106551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of a semi-empirical model for the tooth friction coefficient in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenet de Bechillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (12), pp.2654-2663. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13506501211052179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations about the Power Loss Transition between Churning and Windage for Spur Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (2), pp.024501_1-024501_6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4047949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on rolling element bearing thermal behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235 (4), pp.842-853. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650120932335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a grain-scale modeling of crack initiation in rolling contact fatigue - Part 1: Shear stress considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.107224. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Modeling of the FZG Test Rig: Application to Starved Lubrication Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Ghribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (6), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2020.1800155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churning losses of spiral bevel gears at high rotational speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Quiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (2), pp.172-182. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650119858236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the effect of micropitting on friction – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abousleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.105678_1-105678_7. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hertzian contact to spur gears: analyses of stresses and rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vouaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rathery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On windage losses in high-speed pinion-gear pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.123 - 132. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage power loss reductions in high-speed gear pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Ruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-019-00336-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between surface and subsurface rolling contact fatigue failures of nitrided parts: A Dang Van approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sidoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.105888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of temperature for online condition monitoring of geared systems – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue crack propagation in nitrided alloyed steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (9), pp.1192--1208. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650117717824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: State of art and multiple driver transposition on a twin-disc machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (2), pp.203-220. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650116648058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Tracking and µ-PIV of Individual Particles and Lubricant Flow in and around Lubricated Point Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-017-0859-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations and analysis on churning losses of splash lubricated spiral bevel gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koechlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.412. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations on Churning Power Losses Generated in a Planetary Gear Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Mechanical Design, Systems, and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 00 (6), pp.JAMDSM0079-JAMDSM0079. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1299/jamdsm.2017jamdsm0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Entrapment in Rolling Element Bearings: the Effect of Ellipticity, Nature of Materials and Sliding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (2), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2016.1168901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the mechanical stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (4), pp.041401. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4032629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Granular Cohesive Model for Rolling Contact Fatigue Analysis: Crystal Anisotropy Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (3), pp.469-479. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1087076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the initial surface state of bodies in contact on the formation of white etching layers under dry sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vargolici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 366 (SI), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Entrapment in Hybrid Lubricated Point Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (4), pp.768-779. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks (WEC) in rolling element bearings: Formation mechanisms and influent tribochemical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Liatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (8, SI), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grain boundary cementite induced by gas nitriding on the rolling contact fatigue of alloyed steels for gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650115574731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of helix angle and face width on gear windage losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0954406215602036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Granular Cohesive Model for Rolling Contact Fatigue Analysis: Crystal Anisotropy Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1087076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a mesoscopic model for life prediction in rolling contact fatigue (RCF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3-4), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.39.193-200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding White Etching Cracks (WEC) in rolling element bearings: the effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary lubrication: Influence of the size and structure of inorganic fullerene-like MoS2 nanoparticles on friction and wear reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 320, pp.161-178. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: The effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (11), pp.1252-1265. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114522452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of the oil trapping between teeth for spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Belfals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Najji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2014046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding white etching cracks in rolling element bearings: Formation mechanisms and influent tribochemical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 229 (8), pp.1039. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114557710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations on Drag Coefficient of Balls in Rolling Element Bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (5), pp.778-785. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2014.911399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation on the Reduced Ability of IF-MoS2 Nanoparticles to Reduce Friction and Wear in the Presence of Dispersants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (3), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-014-0381-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and validation of a simplified numerical approach for the estimation of windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modeling of a grease lubricated thrust ball bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (11), pp.CD-ROM. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650114526387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear tooth pitting modelling and detection based on transmission error measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabih Féki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2-4), pp.106-119. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2013.820885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue: Experimental Study of the Influence of Sliding, Load, and Material Properties on the Resistance to Micropitting of Steel Discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2012.737504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology: Great Challenges in Tribology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (J5), pp.520-521. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113485392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction losses in internal gears - Analytical formulation and applications to planetary gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.476-485. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650112470059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATIONS ON OIL FLOW RATES PROJECTED ON THE CASING WALLS BY SPLASHED LUBRICATED GEARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.ID 365414. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/365414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative overview of five gear oils in mixed and boundary film lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back-to-back gearbox test machine: application to the FZG test rig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650111433243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A windage power loss model based on CFD study about the volumetric flow rate expelled by spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 p. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on flow regimes and churning loss modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (12), pp.121009-121014. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulations for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.024501-7. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4003357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction curves and rheological parameters of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225, pp.577-593. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650111405111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of aerated lubricants on gear churning loss - An engineering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (6), pp.929-938. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2011.597542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubricant contamination on friction and wear in an EHL sliding contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haiahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lubricant additives in rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.947-955. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal behaviour of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224, pp.925-933. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power loss predictions in high-speed rolling element bearings using thermal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53, pp.957-967. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2010.512117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical approach to tooth friction losses in spur and helical gears – Influence of profile modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (10), 10 p. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3179156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (J3), pp.469-480. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Tooth Friction Losses in Spur and Helical Gears-Influence of Profile Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (10), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3179156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (3), pp.221-225. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sinusoidal surface roughness under starved conditions on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.221-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slide-to-roll ratio on tribofilm generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222, pp.325-334. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to friction of dentures in the stimulation of dynamic behaviour of spur gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the contact fatigue life under starved conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10-12), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2006.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on power losses in high-speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220, pp.191-198. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solid contaminants on the fatigue life of lubricated machine elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220, pp.441-445. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/135065005X34062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of power losses due to tooth friction in gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05698190600614874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations on the air-pumping phenomenon in high-speed spur and helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Houjoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 219 (8), pp.785-792. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440605X31652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage losses in high speed gears - Preliminary experimental and theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (5), pp.903-908. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1767815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure profiles measured within lubricated contacts in presence of dented surfaces. Comparison with numerical models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (2), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-679X(03)00041-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue tests to investigate surface initiated damage using surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Girodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudragne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Testing and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.263-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a dent on the pressure distribution in dry point contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (1), pp.220-223. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1396345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detrimental effects of dents on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study on the concentration and shape of dents caused by spherical metallic particles in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.231-240. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402009908982213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early fatigue failure due to dents in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp.795-800. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402009908982285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-initiated Rolling Contact Fatigue on a dent: microstructural evolution and effects on the failure mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bearing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Initiated Rolling Contact Fatigue on a Dent: Microstructural Evolution and Effects on the Failure Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface microstructural evolution during Rolling Contact Fatigue of Rolling Element Bearing steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Goigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sidoroff-Coicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement des transmissions par chaine. Étude du comportement des rouleaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lanaspeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFREI, May 2024, VilleJuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’Amorçage de Fissure en Fatigue de Contact : Approche Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new expression to estimate the mean coefficient of friction of the gear mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Abousleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international gear conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris Entrapment in Hybrid Rolling Element Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Esslingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Debris Entrapment in EHL Contacts using µ-PIV Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st STLE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes d'initiation de fissures en fatigue de contact : approche mésoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe, Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony, Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piégeage de contaminants solides dans des contacts EHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement d'un pont de camion : des paramètres de dentures spiro-conique et hypoïde à l'influence de la thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la modélisation des roulements à billes sur la prédiction du comportement thermique d'un banc FZG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien, Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Particle Entrapment in Hybrid Lubricated Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un dispositif micro-PIV pour la visualisation d'un micro-écoulement confiné et de son voisinage non confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français du club FLUVISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Nov 2015, Lannion / Pleumeur-Bodou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ball Bearings Modeling on the Predicted Thermal Behavior of a High-speed Gear Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dispersants on the Lubricating Properties of IF-MoS2 Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal influence on friction losses of an axle gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossier Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intergranular Carbides Induced by Gas Nitriding on Rolling Contact Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Sainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes d'initiation de fissures en fatigue de contact: approche mésoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Traction Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laruelle Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of the Cage and Rings Influence on the Ball Drag Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des carbures intergranulaires induits par la nitruration sur la propagation de fissures de fatigue de contact d'acier allié pour engrenage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la répartition des pertes de puissance dans un réducteur épicycloïdal, en utilisant la méthode des réseaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des pertes par ventilation générées par une denture hélicoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris Entrapment in Elliptical EHD Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanase Society of Tribologists, Sep 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D observation of rolling contact fatigue crack network in nitrided steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: investigations on damage modeling and application to analysis of grain size effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la modélisation des roulements à billes sur la prédiction du comportement thermique d'un banc FZG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du piégeage de contaminants solides dans des contacts EHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des carbures intergranulaires induits par la nitruration sur la propagation de fissures de fatigue de contact d'acier allié pour engrenage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Sainte-Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des pertes par ventilation générées par une denture hélicoïdale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la répartition des pertes de puissance dans un réducteur épicycloïdal, en utilisant la méthode des réseaux thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme, Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du rendement d'un pont de camion: des paramètres de dentures spiro-conique et hypoïde à l'influence de la thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossier Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM, Aug 2015, LYon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal investigations on scuffing using a twin-disc machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Folding and Creasing of Thin Plate Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: influence of numerical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conferenc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of no-load dependent power losses in a planetary gear train by using thermal network method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conferenc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the tribochemical formation of White Etching Cracks (WEC) in lubricated rolling element bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquim Tribology - Industrial and Automotive lubrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ostfildern, Germany. pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gas Nitriding on Rolling Contact Fatigue: Application on Alloyed Steels for Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, 2014-05-22, United States. pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary numerical investigations on windage power losses generated by helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon Villeurbanne, France. pp.1141-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion de particules solides dans un roulement hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Internationales Francophones de Tribologie (JIFT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulation for predicting windage power losses generated by helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voeltzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lake Buena Vista, United States. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in high speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Colloquim Tribology - Industrial and Automotive lubrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ostfildern, Germany. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Etching Cracks (WEC) in Rolling Element Bearings: Influent Drivers from Wind Turbines to Laboratory Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STLE, May 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is splash lubrication compatible with efficient gear units for high-speed applications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Neurouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Octrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International gear conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaMCoS, ECAM, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Particle Entrapment in Hybrid Lubricated Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologist and Lubrication Engineers, Oct 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: a focus on white etching cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: reproducing and understanding White Etching Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear and Twin-disc test rigs : from reality to experimental modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: reproducing and understanding White Etching Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Liatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rolling Contact Fatigue using modeling with granular representation with cohesive elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations on drag coefficient of balls in rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction and wear reduction in severe lubrication regimes: synthesis of efficient MoS2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of intergranular cementite arrays in nitrided alloyed steels on gear rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas nitriding process : an effect on steels rolling contact fatigue life and behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue : experimental study of the influence of sliding, load and material properties on the resistance to micro-pitting of steel discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Tribologists and Lubrication Engineers 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological Approach of the Contact Human Skin Synthetic Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Tribology Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle-doped lubricants: tribological behaviour in different lubrication regimes and synthesis of efficient nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Porto-Lyon Tribology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in a planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Münich, Germany. pp.1101-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: the effect of hydrogen charging on the formation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Arnaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on no-load dependent power losses in planetary gear set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Becquerelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings de VDI International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.1101-1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue (RCF) in gears: Aiming for the unification of experimental procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 68th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Detroit, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Mechanical and Thermal Lumped Parameters Model for the Preliminary Design of Power Transmsissions Driven by Thermal Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delloue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 28TH International Congress on Aerospace Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Brisbane, Australia. pp.3690-3700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back to back gearbox machine: application to the FZG test machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 67th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Louis, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NOTE ON FLOW REGIMES AND CHURNING LOSS MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Internationl Design Engineering Technical Conferences / Computers and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.549-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth friction losses in internal gears: analytical formulation and applications to planetary gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigations of volumetric flow rate expelled by spur gears for the modeling of windage power losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 STLE Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Louis, United States. pp.1254557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE LIFE OF MACHINE ELEMENTS SOLID CONTAMINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Experimental Mechanics (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.835-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Contact Fatigue (RCF) in gears: Aiming for the unification of experimental procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling contact fatigue in rolling element bearings for wind turbine: a focus on white etching cracks and flaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ruellan Du Crehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Kleber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Leeds-Lyon Symposium on tribology : Tribology for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leeds, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de la fatigue de contact des boîtes de vitesses: vers la convergence des moyens expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rabaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Diaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on flow regimes and churning loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences / Computers and Information in Engineering Conference (IDETC/CIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Aug 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermomécanique d'un banc d'engrenages en boucle mécanique fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique du débit d'air éjecté par une denture droite d'engrenage en vue d'une modélisation des pertes par ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. papier 969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of a back to back gearbox machine: application to the FZG test machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Leeds-Lyon Symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2010 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Las Vegas, United States. pp.ID : 737245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction and stribeck curves of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traction curves and rheological parameters of fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordtrib 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lulea, Sweden. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tooth geometry on windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gears</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Munich, Germany. pp.915-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological approach of the contact human skin synthetic fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Tribology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2009 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orlando, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oil aeration on churning losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarnias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSME 2009 International Motion and Power Transmission Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sendai, Japan. pp.463-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental traction and stribeck curves of mineral, pao and ester based fully formulated gear oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echauffements et pertes de puissance dans les paliers à roulements fonctionnant à haute vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 2009 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Orlando, United States. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal behaviour of rolling element bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology - "Multi-Facets of Tribology "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des additifs sur la fatigue de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on CFD simulation for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Integrity, Reliability, &amp; Failure of Gears and Transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. pp.S0602_A0222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on cfd simulation for predicting windage power losses in spur gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marchesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of the interactions between vibrations and wear in spur and helical gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaer Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of additives in rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology - Multi-Facets of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about effect of additives in rolling contact fatigue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Mogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the traction curves of several mineral and synthetic lubricating oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Brandao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. O. Seabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBERTRIB 2009-V Congreso Iberico de Tribologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Coimbra, Portugal. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes de puissance et des aspects thermiques dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses and thermal effects in gear transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Leeds-Lyon Symposium on Tribology - "Duncan Dowson at 80"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces on rolling contact fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 STLE ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Calgary, Canada. pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces under starved conditions on Rolling Contact Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Leeds Lyon Symposium on Tribology Tribological Contacts And Component Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des rugosités de surface sur la fatigue de contact en roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and test duration on ZDDP tribofilm generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Minfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additives 2007 Applications for Future Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes de puissance et des aspects thermiques dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France. CDrom 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats de Surface & Tribologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique sur les états de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique des paliers à roulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Damiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Marseille, France. CDrom 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigations on the reduction of contact fatigue life under starved conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Leeds Lyon Symposium on Tribology Tribology at the Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la pollution solide des lubrifiants sur la durée de vie des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la rugosité de surface sur la fatigue de contact en roulement. Approche théorique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Journées de Printemps - Sté. Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the power losses in high speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference ITC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and experimental investigations on windage losses in high-speed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Allemagne. pp.1435 - 1450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the pressure distribution for pure sliding EHL contacts with dented surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Elastohydrodynamics and Microelastohydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la rugosité des surfaces sur la fatigue de contact en roulement. Approche théorique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées de Printemps, Société Française de Métallurgie et de Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France. pp.261 - 269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du frottement sur les dentures dans la simulation du comportement dynamique de transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Colloque "Vibrations, Chocs et Bruit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of rolling contact fatigue of dented surfaces using artificial defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Leeds, United Kingdom. pp.691 - 702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windage losses in high speed gears- Preliminary experimental and theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Changenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ASME International power transmission and gearing conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, États-Unis. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rough surfaces on rolling contact fatigue. Theoretical and experimental analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Leeds-Lyon Symposium on Tribology : Transient processes in tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Villeurbanne, France. pp.611-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pertes de puissance dans les transmissions par engrenages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Abousleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14° Rencontres Régionales de la Recherche en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abacus for predicting the rolling contact fatigue life reduction due to debris dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium Leeds-Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Vienne, Austria. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure profiles measured within lubricated contacts in presence of dented surfaces. Comparison with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Tribology Conference, AUSTRIB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Australie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on rolling contact fatigue of dented surfaces using artificial defects : sub-surface analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Flamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Leeds, United Kingdom. pp.359-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the two-disc machine : a polyvalent and powerfull tool to study fundamental and industrial problems related to elastohydrodynamic lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Tourlonias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Leeds, United Kingdom. pp.393 - 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of surface initiated rolling contact fatigue using dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Girodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudragne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Symposium Leeds-Lyon : Tribology Research: From model experiment to industrial problem: A century of efforts in mechanics, materials science and physico-chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Vienne, Austria. pp.449 - 458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of art on the failure modes of rolling bearings. Application to the IASI project (definition of the preload and methodology for the validation tests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Lifetime of space mechanisms, CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a bench test rig for investigating roller bearing cage failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Urbaniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference Tribology : Voyaging into the New Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Japan. pp.1819-1823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations on rolling contact fatigue for dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Leeds-Lyon Symposium on Tribology : Tribology Research : From model experiment to industrial problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Villeurbanne, France. pp.459 - 467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nature and size of solid particles on the indentation features in EHL contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nelias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, London, United Kingdom. pp.399-409, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8922(98)80096-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Elliptical EHL Contacts for Reducing Particle Entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st STLE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Rolling Element Bearings: a New Answer Facing the Problem of Debris Entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mondelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLE 70th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a granular cohesive model for Rolling Contact Fatigue analysis: influence of numerical parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gear Conference 2014: 26th–28th August 2014, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.814-824, 2014, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1533/9781782421955.814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the pressure distribution for pure sliding EHL contacts with dented surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Mechanics and its Applications - IUTAM Symposium on Elastohydrodynamics and Microelastohydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spinger, pp.201-213, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLLUTION SOLIDE DES LUBRIFIANTS, INDENTATION ET FATIGUE DES SURFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. INSA de Lyon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00936456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du Comportement des Systèmes Mécaniques Lubrifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Claude Bernard - Lyon I; INSA de Lyon, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00936355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520888v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noyel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Johnston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lanaspeze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12010014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241272847" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecouffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kleber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavoret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamponi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241272845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dwyer-Joyce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Monot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandgeorge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2383962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goigoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biboulet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanaspeze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105780" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Excoffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Changenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghribi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2022.2106334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17515831.2022.2045427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051389" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchesse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00569-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ripard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gon&#231;alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. O. Seabra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211059341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106551" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bossy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107173" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047949" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brossier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Changenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120932335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107224" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ghribi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1800155" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quiban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119858236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abousleiman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-019-00336-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vouaillat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rathery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.10.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sidoroff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquerelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.07.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xavier Kleber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650117717824" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laruelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechlin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neurouth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jamdsm.2017jamdsm0079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523895v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strubel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0859-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruellan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liatard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116648058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2016.1168901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1106631" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pradier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032629" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1087076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vargolici" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saulot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.06.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMV7F5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574731" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voeltzel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215602036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.193-200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan Du Crehu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaudon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girodin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298286v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belfals" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014046" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Arnaudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114522452" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liatard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114557710" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.911399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pallas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.04.025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPC4CD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114526387" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936396v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauthier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2012.737504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853591v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih F&#233;ki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820885" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825498v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand de Gevigney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112470059" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710710v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gudin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Webster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113485392" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936397v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Brandao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.10.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNZHW7T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650111433243" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761056v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012028" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752222v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leprince" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/365414" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682485v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003357" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005330" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650111405111" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2011.597542" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Sari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flamand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Damiens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET695" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2010.512117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3179156" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Koffel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET483" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MGMJ0376-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labiau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Querlioz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lubrecht" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET326" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-N9QDBW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008028" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378159v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubrecht" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.11.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN5617ZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712656v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007052" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936410v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-4V65915T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936411v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/135065005X34062" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6MQVH9NF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05698190600614874" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houjoh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440605X31652" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NJRQ9ZP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1767815" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jubault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(03)00041-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH372TZV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454933v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girodin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudragne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1396345" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402009908982213" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402009908982285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120522v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Goigoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584754v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Noyel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mondelin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329317v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184897v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446398v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe, Jacquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony, Gravouil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444711v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien, Neurouth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Noiray" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fossier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barday" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444865v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445012v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298631v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossier Charlotte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barday" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298629v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sainte-Catherine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298616v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298627v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laruelle Sandrine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298567v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444923v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298602v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Becquerelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233167v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298620v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298632v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet Jacquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207622v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444748v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me, Durand de Gevigney" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298625v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298593v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188074v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214102v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444710v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239690v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298633v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gr&#233;goire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298597v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936508v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298298v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300464v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063188v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298555v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936518v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005815v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936506v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936517v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936509v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936499v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936502v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quillery" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821867v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936501v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936503v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934049v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936507v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936512v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936473v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936471v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936477v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Faugere" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delloue" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697631v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936513v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936475v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936399v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936514v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936463v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300527v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936521v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936470v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421367v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525345v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936481v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936498v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945810v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405061v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprince" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarnias" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405071v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damiens" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063214v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391481v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405074v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417202v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391345v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405086v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandao" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meheux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabra" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405078v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405081v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaer Osman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936479v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405068v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405090v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391370v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506224v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506881v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506322v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361574v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361694v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404904v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435494v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506632v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404902v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506864v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227035v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507210v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507387v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507342v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507372v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507360v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507970v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508025v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508057v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tourlonias" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508116v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508130v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Urbaniak" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508197v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508093v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(98)80096-5" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329313v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185859v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272196v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782421955.814" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936456v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936355v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520888v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noyel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Johnston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lanaspeze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Best" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194416v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Duran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Diab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2025.2532043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12010014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241272847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lecouffe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kleber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zamponi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501241272845" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouscharain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dwyer-Joyce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanaspeze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706387v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Monot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandgeorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15397734.2024.2383962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goigoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biboulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110366" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics4020018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Excoffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Changenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghribi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2022.2106334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenet de Bechillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17515831.2022.2045427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Boni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051389" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bossy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107173" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280879v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00569-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ripard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. O. Seabra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211059341" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quiban" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13506501211052179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047949" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brossier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Niel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Changenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650120932335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107224" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ghribi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2020.1800155" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quiban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belmonte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650119858236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abousleiman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.03.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vouaillat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rathery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019064" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-019-00336-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Noyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sidoroff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquerelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.07.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669929v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=xavier Kleber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650117717824" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruellan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liatard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650116648058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Strubel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0859-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laruelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechlin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Neurouth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1299/jamdsm.2017jamdsm0079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2016.1168901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pradier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032629" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Noyel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1087076" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vargolici" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Merino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saulot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.06.023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GMV7F5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249847v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1106631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710221v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298230v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650115574731" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voeltzel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406215602036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.39.193-200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ruellan Du Crehu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaudon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girodin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabaso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diaby" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.09.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TJG1WJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Arnaudon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114522452" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belfals" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liatard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114557710" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2014.911399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0381-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pallas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.04.025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPC4CD4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936468v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114526387" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih F&#233;ki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820885" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936396v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2012.737504" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanders" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Webster" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113485392" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825498v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand de Gevigney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650112470059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Leprince" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/365414" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Brandao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.10.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNZHW7T4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650111433243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761056v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012028" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005330" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682485v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4003357" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650111405111" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682503v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dufau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2011.597542" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Sari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haiahem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flamand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525140v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Damiens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET695" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2010.512117" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504008v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3179156" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Koffel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET483" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MGMJ0376-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labiau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Querlioz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lubrecht" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET326" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-N9QDBW3H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712656v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007052" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378159v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubrecht" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.11.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN5617ZD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380760v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936410v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET136" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-4V65915T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936411v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coulon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/135065005X34062" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6MQVH9NF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936409v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05698190600614874" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Houjoh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440605X31652" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NJRQ9ZP5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1767815" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jubault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(03)00041-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH372TZV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454933v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girodin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudragne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1396345" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936412v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402009908982213" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402009908982285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120558v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Goigoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sidoroff-Coicaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584754v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Noyel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Abousleiman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mondelin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329317v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446398v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe, Jacquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony, Gravouil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444865v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444900v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fossier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barday" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444711v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien, Neurouth" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Noiray" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184897v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233167v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298630v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298575v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fossier Charlotte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barday" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298629v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Sainte-Catherine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298616v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laruelle Sandrine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298567v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444923v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298602v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Becquerelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445012v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207622v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298632v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298564v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet Jacquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214102v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188074v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298593v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298625v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444748v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me, Durand de Gevigney" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298633v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Gr&#233;goire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239690v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300469v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300464v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936508v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brunet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298298v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063188v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005815v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998946v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936518v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298555v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300516v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936506v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936509v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936505v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936502v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quillery" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821867v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936511v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936499v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936503v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944909v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936472v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934049v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936507v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936473v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936477v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Faugere" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delloue" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936471v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936399v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936475v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936513v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936514v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936463v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300527v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936521v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421367v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936470v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936498v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936481v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525345v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945810v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405071v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damiens" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405061v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leprince" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarnias" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405086v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandao" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meheux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391481v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405074v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417202v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391345v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063214v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405078v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405081v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaer Osman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405068v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405090v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936479v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391370v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506224v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506643v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506881v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506322v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361574v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361694v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404904v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506632v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404902v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506864v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203565v2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507210v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507192v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507167v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendling" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507387v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507342v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507372v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507868v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507360v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507970v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508025v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508026v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Flamand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508057v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tourlonias" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508116v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508197v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508130v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Urbaniak" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508093v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936415v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(98)80096-5" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329313v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185859v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272196v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781782421955.814" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936456v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936355v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>