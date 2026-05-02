--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Virgili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4157-1462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053443306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">42008375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction : Directeur de recherche au CNRS -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche : Genre et guerres mondiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violences et sexualité (femmes tondues, viols en temps de guerre, violences conjugales).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfants nés de couples franco-allemands pendant la Seconde Guerre mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre et Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comment les relations entre hommes et femmes sont influencées par les guerres ? C’est autour de cette question que portent mes recherches, d’abord à propos de la Seconde Guerre mondiale et plus largement sur les autres conflits du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe Genre et Europe de l'UMR SIRICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue CLIO Femmes, Genre, Histoire.Membre élu au CA du Campus CondorcetCo-anime le réseau Sexual Violence in Armed Conflicts (SVAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Françaises, les Français et l'Épuration. De 1940 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 274, 822 p., 2018, (Collection Folio histoire), 9782070445226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, 2017, 978-2262066666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des femmes XVIIIe-XXIe siècles. Pour une histoire du genre en VO, Paris, Perrin, 2017, co-édition avec Peggy Bette, Sonia Bledniak,
-Myriam Boussahba-Bravard, Anne-Laure Briatte, Véronique Garrigues, Louis-Pascal Jacquemond, Julie Le Gac, Amandine Malivin, Dominique Picco, Yannick Ripa et Fabrice Virgili.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Traversier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuel.le.s en Europe pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782369425564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.351, 2017, 978-2-262-06666-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape in wartime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.237, 2012, Genders and Sexualities in History (GSX), 978-0-230-36399-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137283399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.270, 2011, 978-2-228-90703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garçonne et l'assassin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.176, 2011, 2-228-90650-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexes, genre et guerres (France, 1914-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 384 p., 2010, Petite Bibliothèque Payot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître ennemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.376, 2009, 9782228903998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours, guerres et sexualité 1914-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gallimard, pp.176, 2007, 9782070118960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes dans la France en guerre (1914 – 1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;Virile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.392, 2000, 2-228-89346-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface déconfinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cleret; Valérie Dubslaff; Tauana Gomes Silva; Solenn Mabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement, Conservatisme, réaction et extrémisme en Europe. XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-12, 2024, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XII-XVII, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführing Lucken un Fallstricke. Wie entsteht Wissen über sexuelle Gewalt in bewaffnetent Konflikten? Ein Gespräche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-52, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender und die Gesetza des Krieges. Eine Annäherung aus der Perspektive eines Historikers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition HIS, pp.183-195, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périne Faivre, Les Tondues, collection écritures du spectacle, Lacoste, Deuxième époque,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2020, 978-2-37769-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bourke, Kristen Campbell, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel, &amp;quot;Introduction&amp;quot;, p.xii-xvii. Debra Bergoffen, Pascale R. Bos, Joanna Bourke, Kristen Campbell, Louise du Toit, Julia Garraio, Elissa Mailänder, Gabriella Mischkowski, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel,&amp;quot;Gaps and Traps: The Politics of Generating Knowledge on Sexual Violence in Armed Conflict&amp;quot;, p.xix-xlx. Fabrice Virgili, &amp;quot;Understnding the Gendered Laws of War: A Historical Approach&amp;quot;, p.120-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel, Regina Muhlhauser, Kirsten Campbell (eds.), In Plain Sight: Sexual Violence in Armed Conflict, New Delhi, Zubaan,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789385932816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Doilea Război Mondial, o problemă exclusiv masculină », in Jean Lopez, Olivier Wieviorka (ed), Miturile celui de-al doilea razboi mondial, Bucaresti, RAO, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miturile celui de-al doilea razboi mondial,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAO, 2019, 9786060061465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra världskrigets var en angelägenhet för män</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Andra världskrigets myter, Stockholm, Lind&amp;C°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nihon ni okeru hakubutsukantenji to senso no konseki » [Compréhension de l’histoire qui franchit les frontières: une perspective de l’histoire publique en Europe],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenmochi Hisaki (ed.), Ekkyô suru Rekishininshiki - Yôroppa ni okeru Kôkyôshi no shatei-,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iwanami-shoten, 2018, https://www.iwanami.co.jp/book/b352578.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druhá světová válka byla mužská záležitost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nakladatelstvi Brana, pp.165-186, 2017, 978-80-7243-941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II wojna światowa - męska sprawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Poznanskie, pp.187-210, 2017, 978-83-7976-608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Segunda Guerra Mundial, un asunto de hombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Los Mitos De La Segunda Guerra Mundial, Buenos Aires, El Ateneo, p.149-168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale une affaire d’hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez et Olivier Wieviorka, Les Mythes de la Seconde Guerre mondiale, Paris, Perrin, p.181-204</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de guerre : une haine sur commande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de la haine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69, 2014, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.andr.2014.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - 1914 1918 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 18 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives départementales de la Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86033-080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs, dérèglements et désordres, le 14 juin 1940 à l'hôpital d'Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Historien et les relations internationales Autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.31-39, 2012, 978-2-85944-702-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol ( Histoire du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Marzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1423-1429, 2011, 978-2-13-057734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branche, Raphaëlle; Virgili, Fabrice; Delpla, Isabelle; Horne, John; Lagrou, Pieter; Palmieri, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les viols en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.7-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virilités violentes, virilités inquiètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la virilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2011, La virilité en crise? Le XXe-XXIe siècle, 978-2757848708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Traitre à la Cinquième colonne, France 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Boulouque; Pascal Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traîtres et trahisons : guerres, imaginaires sociaux et constructions politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.44-64, 2007, 978-2-84276-132-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout simplement mon colonel..., Gender and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy, Resistance, Liberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, p. 51-58, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crier la Libération en France (1944-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lett et Nicolas Offenstadt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haro ! Noël ! Oyé ! Pratiques du cri au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.217-226, 2003, 978-2-85944-496-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recels de couverture et paroles de ménagère devant le tribunal militaire (Sardaigne 1943-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde a-t-il un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Abiodun Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Gradskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 21 (1), pp.47-71. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.221.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households, gender and energies: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foyers domestiques, genre et énergies : enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6 Dossiers : Foyers. Genre et énergies dans l’espace domestique 19e-21e s., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Simona Feci & Laura Schettini (a cura di), La Violenza contre le donne nella storia. Contesti, linguaggi, politiche del diritto (secoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.283-286. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le #MeToo en Suède (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deadly Paternity of a Deserter from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman (translated By Ethan Rundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2020.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett, Sylvie Steinberg, Fabrice Virgili et Camille Noûs, « Éditorial », Clio. Femmes, Genre, Histoire [En ligne], 52 | 2020, 52 | 2020, 7-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences au cœur de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (Abuser, forcer, violer), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pratique historienne ? De l’universel masculin à l’histoire du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bisexualités et genres, 83 (5), pp.1563-1570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalea Bean, Jamaican Women and the World Wars. On the front l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.17552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flic suédois derrière le rideau de fer. Maj Sjöwall et Per Wahlöö, L’homme qui partit en fumée, 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polars/Thrillers et relations internationales, 48, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuration dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le réveil de l’Amérique noire, 445, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viols commis par l’armée allemande en France (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Porzio, Arrivano gli alleati ! Amori e violenze nell’Italia liberata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau, Quelle histoire. Un récit de filiation (1914-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.291-294. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sönke Neitzel Harald Welzer, Soldats. Combattre, tuer, mourir: procès verbaux de récits de soldats allemands (trad.Olivier Mannoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D. Heineman (dir.), Sexual Violence in Conflict Zones. From the Ancient World to the Era of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.271-273. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Tara Zahra, The Lost Children. Reconstructing Europe’s Families After World War II, Cambridge (Harvard University Press) 2011, XI–306 p., ISBN 978-0-674-0824-9, GBP 29,95. rezensiert von/compte rendu rédigé par Fabrice Virgili, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites sans visiteurs : les mémoriaux du camp de Salaspils et de la forêt de Bikernieki en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisiens sous l'Occupation, une exposition controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2009.270105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">제이차세계대전 시기 프랑스에서 적을 사랑하기 / Loving the Enemy in France during World War Ⅱ : Relations, Children, and Punishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Journal of Performative Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 수행인문학 38.1, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comptes rendus – ouvrages » Jean-Louis Margolin, L’Armée de l’empereur. Violences et crimes du Japon en guerre 1937-1945, Paris, Armand Colin, 2007, 479 p. et Iris Chang, Le viol de Nankin. 1937. Un des plus grands massacres du XXe siècle, Paris, Payot, 2007, 383 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril OLIVIER (préface de Françoise Thébaud), Le vice ou la vertu. Vichy et les politiques de la sexualité 1940-1944, Toulouse, Presses universitaires du Mirail, coll. Tempus, 2005, 308 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.356-357. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre face à l'épreuve des guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des femmes et l'histoire des genres aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (3), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennemie dans l’Europe en guerre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dossier L'ennemi, 3 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mechtild Gilzmer, Camps de femmes. Chroniques d'internées Rieucros et Brens (1939-1944), Paris, Autrement, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechtild Gilzmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « tondues » à la Libération :le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tontes de la Libération en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; tondues &amp;quot; à la Libération : le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondeuse, in L. Bertrand-Dorléac (dir.), Les Choses Une histoire de la nature morte, Paris, Le Louvre-Liénart, 2022, p.428-429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Choses Une histoire de la nature morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of European Armies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Encyclopedia of European History [online],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre, femmes et nation en France (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, http://www.ihtp.cnrs.fr/spip.php%3Farticle511.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+Myriam Boussahba-Bravard, Anne-Laure Briatte, Véronique Garrigues, Louis-Pascal Jacquemond, Julie Le Gac, Amandine Malivin, Dominique Picco, Yannick Ripa et Fabrice Virgili.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Traversier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.351, 2017, 978-2-262-06666-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuel.le.s en Europe pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782369425564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape in wartime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.237, 2012, Genders and Sexualities in History (GSX), 978-0-230-36399-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137283399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.270, 2011, 978-2-228-90703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garçonne et l'assassin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.176, 2011, 2-228-90650-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexes, genre et guerres (France, 1914-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 384 p., 2010, Petite Bibliothèque Payot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître ennemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.376, 2009, 9782228903998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours, guerres et sexualité 1914-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gallimard, pp.176, 2007, 9782070118960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes dans la France en guerre (1914 – 1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;Virile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.392, 2000, 2-228-89346-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgili, Fabrice. « Récits muséographiques et traces de guerre au Japon ». Mémoires de massacres du xxe siècle, édité par François Rouquet, Presses universitaires de Rennes, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de massacres du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-170, 2024, (Collection Histoire), 978-2-7535-9689-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kj8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface déconfinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cleret; Valérie Dubslaff; Tauana Gomes Silva; Solenn Mabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement, Conservatisme, réaction et extrémisme en Europe. XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-12, 2024, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XII-XVII, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführing Lucken un Fallstricke. Wie entsteht Wissen über sexuelle Gewalt in bewaffnetent Konflikten? Ein Gespräche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-52, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender und die Gesetza des Krieges. Eine Annäherung aus der Perspektive eines Historikers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition HIS, pp.183-195, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périne Faivre, Les Tondues, collection écritures du spectacle, Lacoste, Deuxième époque,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2020, 978-2-37769-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Doilea Război Mondial, o problemă exclusiv masculină », in Jean Lopez, Olivier Wieviorka (ed), Miturile celui de-al doilea razboi mondial, Bucaresti, RAO, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miturile celui de-al doilea razboi mondial,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAO, 2019, 9786060061465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bourke, Kristen Campbell, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel, &amp;quot;Introduction&amp;quot;, p.xii-xvii. Debra Bergoffen, Pascale R. Bos, Joanna Bourke, Kristen Campbell, Louise du Toit, Julia Garraio, Elissa Mailänder, Gabriella Mischkowski, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel,&amp;quot;Gaps and Traps: The Politics of Generating Knowledge on Sexual Violence in Armed Conflict&amp;quot;, p.xix-xlx. Fabrice Virgili, &amp;quot;Understnding the Gendered Laws of War: A Historical Approach&amp;quot;, p.120-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel, Regina Muhlhauser, Kirsten Campbell (eds.), In Plain Sight: Sexual Violence in Armed Conflict, New Delhi, Zubaan,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789385932816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra världskrigets var en angelägenhet för män</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Andra världskrigets myter, Stockholm, Lind&amp;C°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nihon ni okeru hakubutsukantenji to senso no konseki » [Compréhension de l’histoire qui franchit les frontières: une perspective de l’histoire publique en Europe],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenmochi Hisaki (ed.), Ekkyô suru Rekishininshiki - Yôroppa ni okeru Kôkyôshi no shatei-,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iwanami-shoten, 2018, https://www.iwanami.co.jp/book/b352578.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druhá světová válka byla mužská záležitost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nakladatelstvi Brana, pp.165-186, 2017, 978-80-7243-941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II wojna światowa - męska sprawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Poznanskie, pp.187-210, 2017, 978-83-7976-608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Segunda Guerra Mundial, un asunto de hombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Los Mitos De La Segunda Guerra Mundial, Buenos Aires, El Ateneo, p.149-168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale une affaire d’hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez et Olivier Wieviorka, Les Mythes de la Seconde Guerre mondiale, Paris, Perrin, p.181-204</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de guerre : une haine sur commande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de la haine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69, 2014, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.andr.2014.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - 1914 1918 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 18 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives départementales de la Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86033-080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs, dérèglements et désordres, le 14 juin 1940 à l'hôpital d'Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Historien et les relations internationales Autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.31-39, 2012, 978-2-85944-702-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol ( Histoire du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Marzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1423-1429, 2011, 978-2-13-057734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branche, Raphaëlle; Virgili, Fabrice; Delpla, Isabelle; Horne, John; Lagrou, Pieter; Palmieri, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les viols en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.7-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virilités violentes, virilités inquiètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la virilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2011, La virilité en crise? Le XXe-XXIe siècle, 978-2757848708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Traitre à la Cinquième colonne, France 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Boulouque; Pascal Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traîtres et trahisons : guerres, imaginaires sociaux et constructions politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.44-64, 2007, 978-2-84276-132-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout simplement mon colonel..., Gender and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy, Resistance, Liberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, p. 51-58, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crier la Libération en France (1944-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lett et Nicolas Offenstadt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haro ! Noël ! Oyé ! Pratiques du cri au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.217-226, 2003, 978-2-85944-496-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recels de couverture et paroles de ménagère devant le tribunal militaire (Sardaigne 1943-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde a-t-il un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Abiodun Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Gradskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 21 (1), pp.47-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.221.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households, gender and energies: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foyers domestiques, genre et énergies : enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6 Dossiers : Foyers. Genre et énergies dans l’espace domestique 19e-21e s., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Simona Feci & Laura Schettini (a cura di), La Violenza contre le donne nella storia. Contesti, linguaggi, politiche del diritto (secoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.283-286. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deadly Paternity of a Deserter from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman (translated By Ethan Rundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2020.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le #MeToo en Suède (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett, Sylvie Steinberg, Fabrice Virgili et Camille Noûs, « Éditorial », Clio. Femmes, Genre, Histoire [En ligne], 52 | 2020, 52 | 2020, 7-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences au cœur de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (Abuser, forcer, violer), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pratique historienne ? De l’universel masculin à l’histoire du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bisexualités et genres, 83 (5), pp.1563-1570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalea Bean, Jamaican Women and the World Wars. On the front l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.17552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flic suédois derrière le rideau de fer. Maj Sjöwall et Per Wahlöö, L’homme qui partit en fumée, 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polars/Thrillers et relations internationales, 48, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuration dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le réveil de l’Amérique noire, 445, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viols commis par l’armée allemande en France (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Porzio, Arrivano gli alleati ! Amori e violenze nell’Italia liberata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau, Quelle histoire. Un récit de filiation (1914-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.291-294. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sönke Neitzel Harald Welzer, Soldats. Combattre, tuer, mourir: procès verbaux de récits de soldats allemands (trad.Olivier Mannoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D. Heineman (dir.), Sexual Violence in Conflict Zones. From the Ancient World to the Era of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.271-273. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Tara Zahra, The Lost Children. Reconstructing Europe’s Families After World War II, Cambridge (Harvard University Press) 2011, XI–306 p., ISBN 978-0-674-0824-9, GBP 29,95. rezensiert von/compte rendu rédigé par Fabrice Virgili, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites sans visiteurs : les mémoriaux du camp de Salaspils et de la forêt de Bikernieki en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisiens sous l'Occupation, une exposition controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2009.270105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">제이차세계대전 시기 프랑스에서 적을 사랑하기 / Loving the Enemy in France during World War Ⅱ : Relations, Children, and Punishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Journal of Performative Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 수행인문학 38.1, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comptes rendus – ouvrages » Jean-Louis Margolin, L’Armée de l’empereur. Violences et crimes du Japon en guerre 1937-1945, Paris, Armand Colin, 2007, 479 p. et Iris Chang, Le viol de Nankin. 1937. Un des plus grands massacres du XXe siècle, Paris, Payot, 2007, 383 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril OLIVIER (préface de Françoise Thébaud), Le vice ou la vertu. Vichy et les politiques de la sexualité 1940-1944, Toulouse, Presses universitaires du Mirail, coll. Tempus, 2005, 308 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.356-357. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre face à l'épreuve des guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennemie dans l’Europe en guerre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dossier L'ennemi, 3 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des femmes et l'histoire des genres aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (3), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mechtild Gilzmer, Camps de femmes. Chroniques d'internées Rieucros et Brens (1939-1944), Paris, Autrement, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechtild Gilzmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « tondues » à la Libération :le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tontes de la Libération en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; tondues &amp;quot; à la Libération : le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondeuse, in L. Bertrand-Dorléac (dir.), Les Choses Une histoire de la nature morte, Paris, Le Louvre-Liénart, 2022, p.428-429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Choses Une histoire de la nature morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of European Armies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Encyclopedia of European History [online],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre, femmes et nation en France (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, http://www.ihtp.cnrs.fr/spip.php%3Farticle511.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1444EF70"/>
+    <w:nsid w:val="FA8DD39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-virgili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-1462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053443306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42008375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01773944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briatte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00923035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03471425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M&#252;hlh&#228;user" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Zipfel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Campbell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/buecher-e-books/artikel-detail/vor-aller-augen/d/2658/Vor_aller_Augen/0/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03487132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/fileadmin/user_upload/Hamburger_Edition/Vorschauen/Vorschauseiten_VorAllerAugen.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03491688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zubaanbooks.com/shop/in-plain-sight/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.andr.2014.01.0069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives.gironde.fr/boutique/default.asp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-de-la-virilite-t-3-alain-corbin/9782757848708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03561600v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dullin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Abiodun Adesina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gradskova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elgan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18719" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman (translated By Ethan Rundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2020.0281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18616" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17552" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11950" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2009.270105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1946" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420789v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Gilzmer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687374v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087192v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jauneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ripa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-virgili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-1462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053443306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42008375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01773944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briatte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00923035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/237438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kj8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03471425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M&#252;hlh&#228;user" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Zipfel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Campbell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/buecher-e-books/artikel-detail/vor-aller-augen/d/2658/Vor_aller_Augen/0/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03487132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/fileadmin/user_upload/Hamburger_Edition/Vorschauen/Vorschauseiten_VorAllerAugen.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03491688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zubaanbooks.com/shop/in-plain-sight/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.andr.2014.01.0069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives.gironde.fr/boutique/default.asp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-de-la-virilite-t-3-alain-corbin/9782757848708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03561600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwarz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Abiodun Adesina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gradskova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman (translated By Ethan Rundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2020.0281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elgan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18719" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17552" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11971" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2009.270105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Gilzmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ripa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>