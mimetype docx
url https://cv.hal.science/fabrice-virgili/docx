--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Virgili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4157-1462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053443306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">42008375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction : Directeur de recherche au CNRS -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche : Genre et guerres mondiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violences et sexualité (femmes tondues, viols en temps de guerre, violences conjugales).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfants nés de couples franco-allemands pendant la Seconde Guerre mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre et Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comment les relations entre hommes et femmes sont influencées par les guerres ? C’est autour de cette question que portent mes recherches, d’abord à propos de la Seconde Guerre mondiale et plus largement sur les autres conflits du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe Genre et Europe de l'UMR SIRICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue CLIO Femmes, Genre, Histoire.Membre élu au CA du Campus CondorcetCo-anime le réseau Sexual Violence in Armed Conflicts (SVAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Françaises, les Français et l'Épuration. De 1940 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 274, 822 p., 2018, (Collection Folio histoire), 9782070445226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, 2017, 978-2262066666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des femmes XVIIIe-XXIe siècles. Pour une histoire du genre en VO, Paris, Perrin, 2017, co-édition avec Peggy Bette, Sonia Bledniak,
-Myriam Boussahba-Bravard, Anne-Laure Briatte, Véronique Garrigues, Louis-Pascal Jacquemond, Julie Le Gac, Amandine Malivin, Dominique Picco, Yannick Ripa et Fabrice Virgili.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Traversier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.351, 2017, 978-2-262-06666-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuel.le.s en Europe pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782369425564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape in wartime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.237, 2012, Genders and Sexualities in History (GSX), 978-0-230-36399-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137283399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.270, 2011, 978-2-228-90703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garçonne et l'assassin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.176, 2011, 2-228-90650-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexes, genre et guerres (France, 1914-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 384 p., 2010, Petite Bibliothèque Payot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître ennemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.376, 2009, 9782228903998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours, guerres et sexualité 1914-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gallimard, pp.176, 2007, 9782070118960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes dans la France en guerre (1914 – 1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;Virile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.392, 2000, 2-228-89346-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgili, Fabrice. « Récits muséographiques et traces de guerre au Japon ». Mémoires de massacres du xxe siècle, édité par François Rouquet, Presses universitaires de Rennes, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de massacres du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-170, 2024, (Collection Histoire), 978-2-7535-9689-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kj8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface déconfinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cleret; Valérie Dubslaff; Tauana Gomes Silva; Solenn Mabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement, Conservatisme, réaction et extrémisme en Europe. XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-12, 2024, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XII-XVII, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführing Lucken un Fallstricke. Wie entsteht Wissen über sexuelle Gewalt in bewaffnetent Konflikten? Ein Gespräche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-52, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender und die Gesetza des Krieges. Eine Annäherung aus der Perspektive eines Historikers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition HIS, pp.183-195, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périne Faivre, Les Tondues, collection écritures du spectacle, Lacoste, Deuxième époque,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2020, 978-2-37769-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Doilea Război Mondial, o problemă exclusiv masculină », in Jean Lopez, Olivier Wieviorka (ed), Miturile celui de-al doilea razboi mondial, Bucaresti, RAO, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miturile celui de-al doilea razboi mondial,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAO, 2019, 9786060061465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bourke, Kristen Campbell, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel, &amp;quot;Introduction&amp;quot;, p.xii-xvii. Debra Bergoffen, Pascale R. Bos, Joanna Bourke, Kristen Campbell, Louise du Toit, Julia Garraio, Elissa Mailänder, Gabriella Mischkowski, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel,&amp;quot;Gaps and Traps: The Politics of Generating Knowledge on Sexual Violence in Armed Conflict&amp;quot;, p.xix-xlx. Fabrice Virgili, &amp;quot;Understnding the Gendered Laws of War: A Historical Approach&amp;quot;, p.120-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel, Regina Muhlhauser, Kirsten Campbell (eds.), In Plain Sight: Sexual Violence in Armed Conflict, New Delhi, Zubaan,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789385932816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra världskrigets var en angelägenhet för män</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Andra världskrigets myter, Stockholm, Lind&amp;C°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nihon ni okeru hakubutsukantenji to senso no konseki » [Compréhension de l’histoire qui franchit les frontières: une perspective de l’histoire publique en Europe],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenmochi Hisaki (ed.), Ekkyô suru Rekishininshiki - Yôroppa ni okeru Kôkyôshi no shatei-,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iwanami-shoten, 2018, https://www.iwanami.co.jp/book/b352578.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druhá světová válka byla mužská záležitost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nakladatelstvi Brana, pp.165-186, 2017, 978-80-7243-941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II wojna światowa - męska sprawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Poznanskie, pp.187-210, 2017, 978-83-7976-608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Segunda Guerra Mundial, un asunto de hombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Los Mitos De La Segunda Guerra Mundial, Buenos Aires, El Ateneo, p.149-168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale une affaire d’hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez et Olivier Wieviorka, Les Mythes de la Seconde Guerre mondiale, Paris, Perrin, p.181-204</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de guerre : une haine sur commande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de la haine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69, 2014, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.andr.2014.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - 1914 1918 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 18 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives départementales de la Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86033-080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs, dérèglements et désordres, le 14 juin 1940 à l'hôpital d'Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Historien et les relations internationales Autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.31-39, 2012, 978-2-85944-702-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol ( Histoire du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Marzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1423-1429, 2011, 978-2-13-057734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branche, Raphaëlle; Virgili, Fabrice; Delpla, Isabelle; Horne, John; Lagrou, Pieter; Palmieri, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les viols en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.7-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virilités violentes, virilités inquiètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la virilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2011, La virilité en crise? Le XXe-XXIe siècle, 978-2757848708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Traitre à la Cinquième colonne, France 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Boulouque; Pascal Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traîtres et trahisons : guerres, imaginaires sociaux et constructions politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.44-64, 2007, 978-2-84276-132-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout simplement mon colonel..., Gender and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy, Resistance, Liberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, p. 51-58, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crier la Libération en France (1944-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lett et Nicolas Offenstadt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haro ! Noël ! Oyé ! Pratiques du cri au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.217-226, 2003, 978-2-85944-496-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recels de couverture et paroles de ménagère devant le tribunal militaire (Sardaigne 1943-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde a-t-il un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Abiodun Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Gradskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 21 (1), pp.47-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.221.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households, gender and energies: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foyers domestiques, genre et énergies : enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6 Dossiers : Foyers. Genre et énergies dans l’espace domestique 19e-21e s., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Simona Feci & Laura Schettini (a cura di), La Violenza contre le donne nella storia. Contesti, linguaggi, politiche del diritto (secoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.283-286. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deadly Paternity of a Deserter from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman (translated By Ethan Rundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2020.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le #MeToo en Suède (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett, Sylvie Steinberg, Fabrice Virgili et Camille Noûs, « Éditorial », Clio. Femmes, Genre, Histoire [En ligne], 52 | 2020, 52 | 2020, 7-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences au cœur de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (Abuser, forcer, violer), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pratique historienne ? De l’universel masculin à l’histoire du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bisexualités et genres, 83 (5), pp.1563-1570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalea Bean, Jamaican Women and the World Wars. On the front l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.17552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flic suédois derrière le rideau de fer. Maj Sjöwall et Per Wahlöö, L’homme qui partit en fumée, 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polars/Thrillers et relations internationales, 48, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuration dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le réveil de l’Amérique noire, 445, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viols commis par l’armée allemande en France (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Porzio, Arrivano gli alleati ! Amori e violenze nell’Italia liberata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau, Quelle histoire. Un récit de filiation (1914-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.291-294. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sönke Neitzel Harald Welzer, Soldats. Combattre, tuer, mourir: procès verbaux de récits de soldats allemands (trad.Olivier Mannoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D. Heineman (dir.), Sexual Violence in Conflict Zones. From the Ancient World to the Era of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.271-273. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Tara Zahra, The Lost Children. Reconstructing Europe’s Families After World War II, Cambridge (Harvard University Press) 2011, XI–306 p., ISBN 978-0-674-0824-9, GBP 29,95. rezensiert von/compte rendu rédigé par Fabrice Virgili, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites sans visiteurs : les mémoriaux du camp de Salaspils et de la forêt de Bikernieki en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisiens sous l'Occupation, une exposition controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2009.270105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">제이차세계대전 시기 프랑스에서 적을 사랑하기 / Loving the Enemy in France during World War Ⅱ : Relations, Children, and Punishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Journal of Performative Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 수행인문학 38.1, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comptes rendus – ouvrages » Jean-Louis Margolin, L’Armée de l’empereur. Violences et crimes du Japon en guerre 1937-1945, Paris, Armand Colin, 2007, 479 p. et Iris Chang, Le viol de Nankin. 1937. Un des plus grands massacres du XXe siècle, Paris, Payot, 2007, 383 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril OLIVIER (préface de Françoise Thébaud), Le vice ou la vertu. Vichy et les politiques de la sexualité 1940-1944, Toulouse, Presses universitaires du Mirail, coll. Tempus, 2005, 308 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.356-357. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre face à l'épreuve des guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennemie dans l’Europe en guerre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dossier L'ennemi, 3 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des femmes et l'histoire des genres aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (3), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mechtild Gilzmer, Camps de femmes. Chroniques d'internées Rieucros et Brens (1939-1944), Paris, Autrement, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechtild Gilzmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « tondues » à la Libération :le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tontes de la Libération en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; tondues &amp;quot; à la Libération : le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondeuse, in L. Bertrand-Dorléac (dir.), Les Choses Une histoire de la nature morte, Paris, Le Louvre-Liénart, 2022, p.428-429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Choses Une histoire de la nature morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of European Armies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Encyclopedia of European History [online],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre, femmes et nation en France (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, http://www.ihtp.cnrs.fr/spip.php%3Farticle511.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Virgili </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabrice-virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4157-1462</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">053443306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">42008375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction : Directeur de recherche au CNRS -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine de recherche : Genre et guerres mondiales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violences et sexualité (femmes tondues, viols en temps de guerre, violences conjugales).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfants nés de couples franco-allemands pendant la Seconde Guerre mondiale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genre et Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comment les relations entre hommes et femmes sont influencées par les guerres ? C’est autour de cette question que portent mes recherches, d’abord à propos de la Seconde Guerre mondiale et plus largement sur les autres conflits du XXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’Axe Genre et Europe de l'UMR SIRICE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres responsabilités :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue CLIO Femmes, Genre, Histoire.Membre élu au CA du Campus CondorcetCo-anime le réseau Sexual Violence in Armed Conflicts (SVAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.272, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Françaises, les Français et l'Épuration. De 1940 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 274, 822 p., 2018, (Collection Folio histoire), 9782070445226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe des femmes XVIIIe-XXIe siècles. Pour une histoire du genre en VO, Paris, Perrin, 2017, co-édition avec Peggy Bette, Sonia Bledniak,
+Myriam Boussahba-Bravard, Anne-Laure Briatte, Véronique Garrigues, Louis-Pascal Jacquemond, Julie Le Gac, Amandine Malivin, Dominique Picco, Yannick Ripa et Fabrice Virgili.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Traversier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Picco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexuel.le.s en Europe pendant la Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Schlagdenhauffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782369425564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.351, 2017, 978-2-262-06666-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des femmes XVIIIe-XXIe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Bette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, 2017, 978-2262066666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rape in wartime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.237, 2012, Genders and Sexualities in History (GSX), 978-0-230-36399-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137283399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garçonne et l'assassin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.176, 2011, 2-228-90650-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Horne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Lagrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.270, 2011, 978-2-228-90703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00645488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexes, genre et guerres (France, 1914-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot &amp; Rivages, 384 p., 2010, Petite Bibliothèque Payot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître ennemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.376, 2009, 9782228903998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amours, guerres et sexualité 1914-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gallimard, pp.176, 2007, 9782070118960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et femmes dans la France en guerre (1914 – 1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France &amp;quot;Virile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payot, pp.392, 2000, 2-228-89346-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgili, Fabrice. « Récits muséographiques et traces de guerre au Japon ». Mémoires de massacres du xxe siècle, édité par François Rouquet, Presses universitaires de Rennes, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de massacres du xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-170, 2024, (Collection Histoire), 978-2-7535-9689-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kj8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface déconfinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Camille Cleret; Valérie Dubslaff; Tauana Gomes Silva; Solenn Mabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes contre le changement, Conservatisme, réaction et extrémisme en Europe. XVIIIe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-12, 2024, 9782753595897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires courtes, histoire longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Bledniak; Fabrice Virgili; Isabelle Matamoros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-15, 2022, 9782271140111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Février 1856. Les effets de l’opium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bledniak Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Matamoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-120, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einführing Lucken un Fallstricke. Wie entsteht Wissen über sexuelle Gewalt in bewaffnetent Konflikten? Ein Gespräche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-52, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender und die Gesetza des Krieges. Eine Annäherung aus der Perspektive eines Historikers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen: Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Edition HIS, pp.183-195, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Mühlhäuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa Mailänder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vor aller Augen Sexuelle Gewalt in bewaffneten Konflikten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburger Edition HIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XII-XVII, 2021, 9783868544589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périne Faivre, Les Tondues, collection écritures du spectacle, Lacoste, Deuxième époque,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2020, 978-2-37769-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Doilea Război Mondial, o problemă exclusiv masculină », in Jean Lopez, Olivier Wieviorka (ed), Miturile celui de-al doilea razboi mondial, Bucaresti, RAO, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miturile celui de-al doilea razboi mondial,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RAO, 2019, 9786060061465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bourke, Kristen Campbell, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel, &amp;quot;Introduction&amp;quot;, p.xii-xvii. Debra Bergoffen, Pascale R. Bos, Joanna Bourke, Kristen Campbell, Louise du Toit, Julia Garraio, Elissa Mailänder, Gabriella Mischkowski, Regina Mühlhaüser, Fabrice Virgili, Gaby Zipfel,&amp;quot;Gaps and Traps: The Politics of Generating Knowledge on Sexual Violence in Armed Conflict&amp;quot;, p.xix-xlx. Fabrice Virgili, &amp;quot;Understnding the Gendered Laws of War: A Historical Approach&amp;quot;, p.120-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaby Zipfel, Regina Muhlhauser, Kirsten Campbell (eds.), In Plain Sight: Sexual Violence in Armed Conflict, New Delhi, Zubaan,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789385932816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andra världskrigets var en angelägenhet för män</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Andra världskrigets myter, Stockholm, Lind&amp;C°</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nihon ni okeru hakubutsukantenji to senso no konseki » [Compréhension de l’histoire qui franchit les frontières: une perspective de l’histoire publique en Europe],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenmochi Hisaki (ed.), Ekkyô suru Rekishininshiki - Yôroppa ni okeru Kôkyôshi no shatei-,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iwanami-shoten, 2018, https://www.iwanami.co.jp/book/b352578.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queer in Europe during the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II wojna światowa - męska sprawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wydawnictwo Poznanskie, pp.187-210, 2017, 978-83-7976-608-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druhá světová válka byla mužská záležitost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez, Olivier Wieviorka, Myty Druhe Svetoyve Valky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nakladatelstvi Brana, pp.165-186, 2017, 978-80-7243-941-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02168881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Segunda Guerra Mundial, un asunto de hombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Lopez, Olivier Wieviorka, Los Mitos De La Segunda Guerra Mundial, Buenos Aires, El Ateneo, p.149-168</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale une affaire d’hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean Lopez et Olivier Wieviorka, Les Mythes de la Seconde Guerre mondiale, Paris, Perrin, p.181-204</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En temps de guerre : une haine sur commande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de la haine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.69, 2014, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.andr.2014.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - 1914 1918 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 18 L’autre front Les femmes de Gironde au temps de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives départementales de la Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-86033-080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs, dérèglements et désordres, le 14 juin 1940 à l'hôpital d'Orsay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Historien et les relations internationales Autour de Robert Frank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.31-39, 2012, 978-2-85944-702-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol ( Histoire du)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michela Marzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.1423-1429, 2011, 978-2-13-057734-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire des viols en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delpla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Branche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branche, Raphaëlle; Virgili, Fabrice; Delpla, Isabelle; Horne, John; Lagrou, Pieter; Palmieri, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les viols en temps de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.7-24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virilités violentes, virilités inquiètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la virilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2011, La virilité en crise? Le XXe-XXIe siècle, 978-2757848708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Traitre à la Cinquième colonne, France 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Boulouque; Pascal Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traîtres et trahisons : guerres, imaginaires sociaux et constructions politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.44-64, 2007, 978-2-84276-132-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout simplement mon colonel..., Gender and World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vichy, Resistance, Liberation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berg, p. 51-58, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crier la Libération en France (1944-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lett et Nicolas Offenstadt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haro ! Noël ! Oyé ! Pratiques du cri au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.217-226, 2003, 978-2-85944-496-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recels de couverture et paroles de ménagère devant le tribunal militaire (Sardaigne 1943-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137-1, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde a-t-il un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwakemi Abiodun Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Gradskova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 21 (1), pp.47-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.221.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Households, gender and energies: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foyers domestiques, genre et énergies : enjeux et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-François Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Williot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°6 Dossiers : Foyers. Genre et énergies dans l’espace domestique 19e-21e s., 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03404304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Deadly Paternity of a Deserter from the Great War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman (translated By Ethan Rundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2020.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le #MeToo en Suède (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett, Sylvie Steinberg, Fabrice Virgili et Camille Noûs, « Éditorial », Clio. Femmes, Genre, Histoire [En ligne], 52 | 2020, 52 | 2020, 7-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences au cœur de l’intime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (Abuser, forcer, violer), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Simona Feci & Laura Schettini (a cura di), La Violenza contre le donne nella storia. Contesti, linguaggi, politiche del diritto (secoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.283-286. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.18796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle pratique historienne ? De l’universel masculin à l’histoire du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bisexualités et genres, 83 (5), pp.1563-1570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalea Bean, Jamaican Women and the World Wars. On the front l</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.274-276. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.17552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épuration dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le réveil de l’Amérique noire, 445, pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flic suédois derrière le rideau de fer. Maj Sjöwall et Per Wahlöö, L’homme qui partit en fumée, 1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Polars/Thrillers et relations internationales, 48, pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viols commis par l’armée allemande en France (1940-1944)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Porzio, Arrivano gli alleati ! Amori e violenze nell’Italia liberata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.298-301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau, Quelle histoire. Un récit de filiation (1914-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.291-294. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Sönke Neitzel Harald Welzer, Soldats. Combattre, tuer, mourir: procès verbaux de récits de soldats allemands (trad.Olivier Mannoni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D. Heineman (dir.), Sexual Violence in Conflict Zones. From the Ancient World to the Era of Human Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.271-273. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.11950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Tara Zahra, The Lost Children. Reconstructing Europe’s Families After World War II, Cambridge (Harvard University Press) 2011, XI–306 p., ISBN 978-0-674-0824-9, GBP 29,95. rezensiert von/compte rendu rédigé par Fabrice Virgili, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites sans visiteurs : les mémoriaux du camp de Salaspils et de la forêt de Bikernieki en Lettonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisiens sous l'Occupation, une exposition controversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2009.270105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">제이차세계대전 시기 프랑스에서 적을 사랑하기 / Loving the Enemy in France during World War Ⅱ : Relations, Children, and Punishments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Journal of Performative Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 수행인문학 38.1, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comptes rendus – ouvrages » Jean-Louis Margolin, L’Armée de l’empereur. Violences et crimes du Japon en guerre 1937-1945, Paris, Armand Colin, 2007, 479 p. et Iris Chang, Le viol de Nankin. 1937. Un des plus grands massacres du XXe siècle, Paris, Payot, 2007, 383 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril OLIVIER (préface de Françoise Thébaud), Le vice ou la vertu. Vichy et les politiques de la sexualité 1940-1944, Toulouse, Presses universitaires du Mirail, coll. Tempus, 2005, 308 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.356-357. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre face à l'épreuve des guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Voldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ennemie dans l’Europe en guerre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Dossier L'ennemi, 3 (1), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des femmes et l'histoire des genres aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (3), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mechtild Gilzmer, Camps de femmes. Chroniques d'internées Rieucros et Brens (1939-1944), Paris, Autrement, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechtild Gilzmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « tondues » à la Libération :le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tontes de la Libération en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l'IHTP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; tondues &amp;quot; à la Libération : le corps des femmes, enjeu d'une réaproppriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.111-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondeuse, in L. Bertrand-Dorléac (dir.), Les Choses Une histoire de la nature morte, Paris, Le Louvre-Liénart, 2022, p.428-429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Choses Une histoire de la nature morte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of European Armies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jauneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ripa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Encyclopedia of European History [online],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre, femmes et nation en France (1939-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, http://www.ihtp.cnrs.fr/spip.php%3Farticle511.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, Genre & Histoire globale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01612501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi d'une perspective mondiale en histoire des femmes et du genre. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Bonnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon CLIO Histoire, Femmes et Sociétés. Première partie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Klapisch-Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA8DD39A"/>
+    <w:nsid w:val="14A82A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-virgili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-1462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053443306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42008375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01773944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briatte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00923035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/237438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kj8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03471425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M&#252;hlh&#228;user" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Zipfel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Campbell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/buecher-e-books/artikel-detail/vor-aller-augen/d/2658/Vor_aller_Augen/0/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03487132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/fileadmin/user_upload/Hamburger_Edition/Vorschauen/Vorschauseiten_VorAllerAugen.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03491688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zubaanbooks.com/shop/in-plain-sight/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.andr.2014.01.0069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives.gironde.fr/boutique/default.asp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-de-la-virilite-t-3-alain-corbin/9782757848708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03561600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwarz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Abiodun Adesina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gradskova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18796" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman (translated By Ethan Rundel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2020.0281" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elgan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18719" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17552" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11971" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2009.270105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Gilzmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ripa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabrice-virgili" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-1462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053443306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42008375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledniak Sonia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/chroniques-de-l-europe/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01773944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01707910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Traversier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Briatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100200230&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capdevila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00712973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00923035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/237438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kj8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03487132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Campbell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina M&#252;hlh&#228;user" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Zipfel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Mail&#228;nder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/fileadmin/user_upload/Hamburger_Edition/Vorschauen/Vorschauseiten_VorAllerAugen.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03491688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03471425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburger-edition.de/buecher-e-books/artikel-detail/vor-aller-augen/d/2658/Vor_aller_Augen/0/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zubaanbooks.com/shop/in-plain-sight/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.andr.2014.01.0069" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives.gironde.fr/boutique/default.asp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-de-la-virilite-t-3-alain-corbin/9782757848708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03561600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwarz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dullin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Abiodun Adesina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cowan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gradskova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman (translated By Ethan Rundel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2020.0281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elgan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18719" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18616" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.18796" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.17552" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11971" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097995v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11965" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11950" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939880v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687371v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2009.270105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.1946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Gilzmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ripa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01612501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Th&#233;baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Bonnie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Klapisch-Zuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>