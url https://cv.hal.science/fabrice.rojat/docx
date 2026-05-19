--- v0 (2026-03-20)
+++ v1 (2026-05-19)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 2: Accelerators, technical infrastructure and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
@@ -164,121 +164,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">J. P. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">, 2025, 234 (19), pp.5713-6197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-05390051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 2: Accelerators, technical infrastructure and safety</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zimmermann</w:t>
@@ -298,97 +298,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Burnet</w:t>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 234 (19), pp.5713-6197. </w:t>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01967-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390051v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report Volume 1: Physics and Experiments</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (12), pp.1468. </w:t>
@@ -1932,51 +1932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119544" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana, Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00940077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Palhol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rucquoi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00583982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENPC1011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01967-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-15077-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mcgregor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rojat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899562v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carnus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119544" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouzannar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coubard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rajot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-020-0824-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delini&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.05.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana, Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joffrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pruvost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00940077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Palhol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rucquoi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00583982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENPC1011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>