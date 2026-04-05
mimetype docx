--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flipo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo est maître de conférences HDR en philosophie, qualifié en 17e et 72e sections du CNU au grade de professeur. Ses travaux portent principalement sur la crise écologique et la philosophie sociale et politique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;tournant ontologique&amp;quot; contre les Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Déboulonner les Lumières ?, 57, pp.281-298. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.057.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump n’est pas imprévisible : il déroule un plan libertarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociobiologie de Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie : une transformation et une renaissance nécessaire pour réduire notre empreinte carbone. Entretien avec Amar Bellal, Marie-Claire Cailletaud et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Bellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès technique peut-il être conservateur ? Entretien avec François Jarrige, réalisé le 8 janvier 2025 par Benoît Martin et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes sont des “conservateurs”, dans un certain sens. Entretien avec Antoine Waechter, réalisé le 10 décembre 2024 par Fabrice Flipo et Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens face à l'écologie. Entretien avec Laura Morosini, réalisé le 29 janvier 2025 par Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.105-117. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique : enjeux et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sobriété numérique, 11, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1498s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme n’est pas un conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écologisme et conservatisme L’écologisme est-il toujours un progressisme ?, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Martin Holbraad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber et David Wengrow, Au commencement était... Une nouvelle histoire de l’humanité, Paris, Les Liens qui Libèrent, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le Shift Project ? À partir d’un échange avec Éric Bergé et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le tournant ontologique, l'enjeu d'une voie cosmopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie politique, progressiste ou conservatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tournant ontologique » et les trois écologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.179-197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propos : pour une république écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écologie ou barbarie, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les idées derrière l’(ultra)conservatisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie et modes de vie : planification ou marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux racines de l'anti-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Écologie. Les langages de la transition, 400, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.400.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN peut-il vraiment être &amp;quot;social-populiste&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique face à ses responsabilités planétaires - Un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AG126, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le numérique revient sur terre, 3, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tqr.003.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénaturaliser l’écologie, changer les modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.45-68. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.218.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écofascisme : notion éclairante ou piège idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte numérique en hausse : que peut vraiment le &amp;quot;gendarme des télécoms&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands impensés du plan écologique d’Emmanuel Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme entre science et religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La conversion écologique en question : actes du 28e colloque des RSR (Paris, 17-19 novembre 2022), 111 (2), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsr.232.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une écologie d’extrême-droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie a-t-elle besoin de la science ? Pierre Papon CNRS Éditions, 2020, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.103-105. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;programme social&amp;quot; de Marine Le Pen : décrypter le vrai du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des modes de vie. Réforme ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il et y aura-t-il un écologisme d'extrême-droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialism in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Demain un monde convivialiste. Il ressemblerait à quoi ?, 57, pp.100-103. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.057.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les concepts à l'épreuve des terrains, 13, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Métavers, taxis volants et autres armes de destruction massive de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que penser de la feuille de route &amp;quot;Numérique et environnement&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie radicale, intégrale, sociale… Comprendre les mots des candidats Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes et écologie : vers un écologisme des pauvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 62, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la science&amp;quot; : S comme solutionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the diversity of human concepts of nature affects conservation of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.1019-1028. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;nature&amp;quot;, une idée qui évolue au fil des civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes et numérique à l’époque de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalocène et plateformes. Hommage à Bernard Stiegler, 9, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11521-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, cet impensé du pacte vert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inquiétante trajectoire de la consommation énergétique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au &amp;quot;mini-effondrement&amp;quot; actuel, la réponse doit être démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus en France : la stratégie de la ligne Maginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre, un penseur de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de &amp;quot;la transition&amp;quot; ou l'importance de la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie du Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique mondiale, Olivier Godard, La Découverte, 2015, 125 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et agir en vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.193-206. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme : lutter contre le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.059.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l'écosocialisme. Autour du livre de Françoise Gollain, André Gorz, une philosophie de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.133 - 150. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.057.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le multiculturalisme est-il la reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : La taxe carbone, un outil en trompe-l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des promesses, ou comment tomber amoureux d’un taux de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Hard modernity - La perfection du capitalisme et ses limites d'Aldo Haesler, Editions Matériologiques 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pouvoir d’achat et taxe carbone, l’obsolescence des catégories politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bientôt il sera trop tard. L'évolution de la pensée écologique des années 1980 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.119 - 132. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.056.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologisation du concept de capabilité d'Amartya Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.51 - 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorz, de l'existentialisme au salut par les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux TIC &amp;quot;vertes&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.105 - 107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.087.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'écologisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Décloisonner l’environnement », 12, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et transdisciplinarité à l'épreuve des revues anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « L’agriculture dans le système alimentaire urbain : continuités et innovations », 25 (1), pp.48 - 55. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-souveraineté et révolution : actualité de la Critique de la raison dialectique sartrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.97 - 110. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.064.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information à l'épreuve du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologique a-t-elle changé nos rapports à la science et à la technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série n°17, pp.30 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative ou coopérative ? Ne mélangeons pas tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la nature à l'ère moderne. Un essai de clarification conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchet à l’obsolescence programmée. Entretien avec Serge Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.087.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitcoin et la blockchain : des gouffres énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles nourritures le corps politique a-t-il besoin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme révolutionnaire, à propos du livre de Federico Tarragoni, L'énigme révolutionnaire (Prairies Ordinaires) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP21 : un enjeu technopolitique global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.225 - 241. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.020.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.30 - 32. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.161.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : la science, la politique et l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laclau. La guerre des identités - grammaire de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche est très en retard sur l’actualité internationale environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.213-220. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.151.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme verdira-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65 - 70. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.349.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sources de la décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation est un rapport social ! À propos du livre de Daniel Tanuro, &amp;quot;L'impossible capitalisme vert&amp;quot; (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'aide au développement, 87, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie - climat : l'enjeu de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidegger et les critiques de la technique : une clarification des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg, Pour une théorie critique de la technique, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et politique. Quelques clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfractions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, De la nature humaine, 33, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Pierre Dardot & Christian Laval, Commun – Essai sur la révolution au XXIème siècle, Paris, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme, lutte des classes et écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Franz Fanon, 55, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.055.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Movements in India. Modernity put to the test of universality, Mouvements 2014/1 (n° 77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion des technologies de l’information et de la communication : vers l’abîme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (contre-)pouvoirs du numérique, 79, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.079.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois conceptions du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité, carton fragile dans le grand réaménagement de la gouvernance académique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.83-84. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idéologies de l'écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Dumont. L'universalisme moderne à l'épreuve de l'Inde des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Philippe Corcuff, &amp;quot;Les années 30 reviennent et la gauche est dans le brouillard&amp;quot;, Textuel 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, chronique d'un désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émancipation, des nouvelles du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donne la nature, un enjeu cosmologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.300-320. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.042.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition, une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'écologie politique ? Des nouvelles du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Que donne la nature ? L'écologie par le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une refondation des rapports sciences – société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprises d'entreprises. Table ronde avec François Longérinas et Maxime Quijoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de « la transition » ou l'importance de la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie des crédules ou arrogance des clercs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts des approches critiques du développement et de la ville durables. Retour sur un colloque (Colloque, Paris, 1er-2 février 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissonade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance, une pensée antimoderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.076.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne peut pas combattre la pauvreté en détruisant le sens de la vie. Entretien avec José Gualinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.114 - 121. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.122-137. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un écosocialisme ? Entretien avec Michael Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l' &amp;quot;écosocialisme&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio+20 : les accords de Munich de l'écologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rdl, la revue des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.22 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.85 - 99. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gauche à défricher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gauche : attention chantier !, 68, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.369-384. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.038.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison écologique peut-elle se passer d'une analyse de la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.162 - 164. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi tenons-nous ? Pragmatisme et écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Næss et la deep ecology : aux sources de l'inquiétude écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Internationale des Livres et des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richesse, égalité, fiscalité : de la justice sociale à la transformation de nos modes de vie. Table ronde avec Vincent Drezet, Marc Fleurbaey & Jean Gadrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.107 - 128. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie entre naturalisme et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les riches (et les pauvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.7 - 11. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique est-elle réactionnaire ? L'enjeu des choix technologiques chez John Bellamy Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'égaliberté, Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;clause de Locke&amp;quot; au service de &amp;quot;l'égaliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologiste indienne et la tâche de l'écologie politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le capitalisme global se nourrit-il du catastrophisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">There is no alternative (TINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grève générale de la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom, le retour en grâce des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;deep ecology&amp;quot;, un intégrisme menaçant ou un libéralisme non-moderne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le développement durable à l’épreuve des TIC, 106-107, pp.41-56. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'objection de croissance révèle certains des impensés de la gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.034.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l’épreuve du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tarot, le symbolique et le sacré. Théories de la religion, (2e recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et environnement : l'impossible domestication de l'effet rebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Un nouvel activisme sur Internet ?, 103-104, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un climat d'injustice. Crise et inégalités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & développement durable, enseignement et recherche dans les écoles de l'Institut Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'Université aux possibles démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.033.0306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone, un marxisme (enfin) débarrassé du productivisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.145-151. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du commun : avant, avec et après Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités écologiques et sociales : l'apport des théories de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, croissance &amp;quot;verte&amp;quot; et utopies technocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Naess et l'écologie politique de nos communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au développement durable : l'enjeu du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.198.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; TIC vertes &amp;quot; : effet de mode ou tendance lourde, oxymore ou solution durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre, 2108 : un archipel de communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.037.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle écologique politique - Économie et développement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : où est l'écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Écologie et féminisme / Dans les friches de l’écologie politique, vol. 2, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.61 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy : promotheus bound or unbound ? A conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des utopies cosmopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de besoins collectifs n'est pas éclairante&amp;quot;. Entretien avec Gareth Stedman Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, De quoi avons-nous (vraiment) besoin ? Bonheur, consommation, capitalisme, 54, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.054.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme, anticapitalisme et antiproductivisme. Commentaire sur le texte de J.-M. Harribey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.029.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.67-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver Marx ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans la galaxie décroissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.050.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu écologique : lecture critique de Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.481-495. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.027.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité après Tchernobyl - la décroissance contre &amp;quot;l'obsolescence de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable est-il l'avenir de la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.294-313. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologisation du concept de capabilité d'Amartya Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : une utopie au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.36-42. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.041.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au chantier d'une écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/chime.2005.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indicateur comme pratique diplomatique dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques. Cahiers théoriques pour l'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens naturels. Assurer la pérennité de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19-20, pp.401-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie : réenchainer Prométhée ? Une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.3935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’équité dans le cas du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoto : agir vite pour dépasser les promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les musulmans dans la modernité, 36, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions constitutives du &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Points de vue (2003-2010), </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une pensée des origines de la crise environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et rôle des ONG dans le débat mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 442, pp.cahier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace écologique : fondements d'une théorie politique de la dimension naturelle de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du pôle de recherche et d'enseignement Proses - FNSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace écologique. Sur les relations de l'écopolitique internationale à la philosophie politique classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.026.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio à Johannesburg, les perspectives des ONG du Réseau Action Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55-56-57, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme face aux conservatismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier d’écologie politique francilien (écopolien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Saclay et de la Maison de l’Ile-de-France (Cité Internationale Universitaire de Paris), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vérité en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du centre d'Alembert. "Vérités scientifiques et enjeux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saclay (en visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sont-elles universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE 2021 : 32èmes Journées Scientifiques de l'Environnement. " Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de l'UPEC (OSU-EFLUVE); Conseil départemental du Val-de-Marne, Mar 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts écologiques des TIC : Quelle ampleur? Quelles solutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles (Vidéo conférence), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, pseudo-science et démocratie. Le rôle de la science en démocratie, à partir du cas de Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe congrès de la Société de Philosophie des Sciences (SPS). "Sciences et scientificité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes en théorie politique : les enjeux d’un dialogue avec les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AFS (Association Française de Sociologie). "Changer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sartrian view on Anthropocene’s possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPT 2021 : The Society for Philosophy and Technology Conference. "Technological Imaginaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille; Université de Technologie de Compiègne, Jun 2021, Lille (online event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR NoST. "Les concepts à l'épreuve des terrains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherche "Normes, Sciences et Techniques" (GDR NoST), Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi enseigner les controverses dans les écoles d’ingénieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition 2021 : Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Études et de Recherche "Communication, environnement, science et société", Société Française des Sciences de l’Information et de la Communication (SFSIC); Université catholique de Louvain; Université Libre de Bruxelles, Dec 2021, Louvain-la-Neuve (Colloque en présentiel et en distanciel), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du paradoxe de Jevons, ou la fabrique de l’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième journée de l’atelier “Habiter la transition. Des pratiques existantes aux politiques de transition : circulations et ambiguïtés”. Faire avec les effets rebond ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher par gros temps. Un partage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie, éducation supérieure et transition écologique : terrains de métamorphoses. PhilosoField/Campus de la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Forges, Campus de la Transition (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes et écologie : vers un écologisme des pauvres ? De la justice sociale et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AFS (Association Française de Sociologie). "Changer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il quelque chose comme un conservatisme de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 2019 : 15ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et &amp;quot;contrat naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. Festival de la pensée, "Le travail en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociales et écologiques de la croissance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EAVT. "Les limites de la croissance de la smart city : espaces et énergies des infrastructures numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet's right use through political philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Right Use of the Earth : Knowledge, Power and Duties in a Finite Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical positions around the ecological implications of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions théoriques et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que &amp;quot;prendre le pouvoir&amp;quot; signifie. Le cas de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les concepts de science et de religion à partir de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISR 34e conférence. "Religion, coopération et conflit dans des sociétés diversifiées" (Société Internationale de Sociologie des Religions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un populisme alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMA : There are many alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et environnement : un regard de philosophie sociale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La citoyenneté en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la Critique de la Raison Dialectique pour penser le changement social et politique - Sartre, Bourdieu, Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2017 : 7e congrès de l'Association Française de Sociologie. "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of research and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum Freedom of Research : conflicts, practices, prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir, entre coercition et religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Pierre Clastres : d'une ethnologie de terrain à une anthropologie du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes : une convergence des extrêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique "Nouveaux populismes et chemins divers des euroscepticismes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en sociétés : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-conformistes des années 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) et critiques de la démocratie libérale. Relectures et réappropriations des critiques de la démocratie libérale formulées durant l’entre-deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is political ecology ? A conceptuel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Degrowth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrowth and social security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Degrowth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et écopolitique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international Philosophie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le populisme et la question des foules, de Sartre à Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme(s) en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, une anthropologie politique conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique, à la croisée de l’Anthropologie et de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie : quelle neutralité des sciences politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoSPoF 2015 : 6ème Congrès des associations francophones de Science Politique. "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : ce que nous apprend la philosophie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement, parlons-en !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologique a-t-elle changé nos rapports à la science et à la technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Comité d’histoire des ministères, de l’Écologie, du Développement durable et de l’Énergie ; du Logement, de l’Égalité des territoires et de la Ruralité. "Un demi-siècle d’environnement et de développement durable. Entre science, politique et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit comme investissement de forme : une lecture sartro-whiteheadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2015 : VIè congrès de l'Association Française de Sociologie. "La sociologie, une science contre nature ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et développement durable. Dimensions économiques, sociales et environnementales : l'enjeu de la sobriété et de l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Développement durable et transdisciplinarité : penser la transition énergétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologisme et mouvement ouvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et les mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchaîner Prométhée ? Une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afea 2015 : 2e congrès international de l'Association française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie politique et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COY11 : Conference of Youth - Conférence des Jeunes, Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Parc des Expositions, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;marchandisation de la nature&amp;quot; ? De l'intégration de la nature en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2015 : VIè congrès de l'Association Française de Sociologie. "La sociologie, une science contre nature ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la nature : ce que révèle la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie historique de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des sciences et des techniques en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC. "Les STS ont-elles un Sud ?" : les apports des approches postcoloniales aux études sur la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et engagement - comment &amp;quot;être neutre&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le questionnement sur l’éthique dans la recherche en sciences économiques, sociales et techniques. Colloque doctoral international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le peuple se mêle de la nature : remarques critiques sur la notion de &amp;quot;populisme climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : liaisons dangereuses et relations fructueuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;marchandisation de la nature&amp;quot; ? De l'intégration de la nature en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écologie politique 2. Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Sartre today : new approaches to Sartre studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie moderne en situation de &amp;quot;lock-in&amp;quot; sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Critique de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique définie par les controverses générées par sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser écologie politique. "Sciences sociales et interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. pp.160 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, knowledge systems and policy decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavel Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and development: mobizing for transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.4 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable de quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs de responsabilité : la fabrication des espaces politiques de la recherche, de l’innovation et des marchés. Internationalworkshop, Paris, Mines‐ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième séminaire Arte Filosofia : Faut-il avoir peur de la mondialisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Pons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, justice et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte-Filosofia. La justice dans tous ses états. Philosophie, droit, politique, écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Pons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : arrêter de consommer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail peut-il (encore) être une valeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselm Jappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Linhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de la technique dans la crise économique. Réponses à Jacques Ellul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Jacques Ellul, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gandhisme, conservateur ou progressiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de Gandhi dans la mondialisation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société-monde est-elle possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Comberouger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;deep ecology&amp;quot;, un intégrisme menaçant ou un libéralisme non-moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jules Verne 2010 : 3ème Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone, un marxisme (enfin) débarrassé du productivisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et socialisme : pensées socialistes et conceptions de la nature XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décroître par anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique peut-elle sauver l'espèce humaine ? : le défi écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une menace sur l'Etat de droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catastrophes écologiques et le droit. Echecs du droit, appels au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis and modelling of ICT energy impact in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCC 2008 : IEEE 2nd International Conference on Computers, Communications &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oradea, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual roots of degrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Economic De-growth for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.24 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technique et politique, l'ingénieur médiateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives : Actes du Ve colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.431 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'environnement au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Environnement et milieux urbains" Institut d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Environnement et modes de vie : villes et territoires au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique : l'impossible domestication de l'effet rebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation : Colloque International : Services, innovation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Environnement et milieux urbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Institut D'Urbanisme De Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la prise de pouvoir - entre Lénine et Holloway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Communisme, théories et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes sans la nature ? : le faux ami Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142, 2025, Petite encyclopédie critique, 978-2-38629-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement soutenable et ses critiques : vers une transition sociale et écologique ? - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal by Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2025, Thèmes &amp; débats, 978-2-7495-5743-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les modes de vie : une dialectique matérialiste par-delà le plan et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2024, 978-2-36512-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inde des sciences sociales [Nouvelle édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions Aux forges de Vulcain, pp.496, 2023, Essais, 978-2-37305-124-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable et ses critiques : vers une transition sociale et écologique ? - 4e édition entièrement repensée et réactualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal - Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167, 2022, Thèmes &amp; Débats, Eric Keslassy, 978-27495-5116-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique : bêtise(s) et intelligence(s) de la numérisation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187, 2022, Libres opinions, 978-2-35671-773-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du monde : un désastre écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions l'Échappée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173, 2021, Pour en finir avec, 978-2-37309-095-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1917/2017 : qu'est-ce que réussir une révolution? : actes du colloque Révolution et émancipation, 2 et 3 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cuillerai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cuillerai; Fabrice Flipo. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212, 2020, Histoire et sociétés, 978-2-35671-573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique : l'enjeu des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2020, Essais, 978-2-37361-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.274, 2018, Ecologie, Ecologie, 978-1-78405-350-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coming authoritarian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE ; John Wiley, pp.292, 2018, Ecological sciences series, Ecological sciences series, 978-1-786-30242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance, ici et maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le Passager clandestin, pp.203, 2017, 978-2-36935-080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes idées politiques contemporaines. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, pp.140, 2017, Thèmes &amp; débats, Société, Thèmes &amp; débats, Société, 978-2-7495-3658-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchanter le monde : pouvoir et vérité : essai d'anthropologie politique de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Croquant pp.274, 2017, 978-2-36512-105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inde des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Cabalion; Fabrice Flipo. Les éditions Aux forges de Vulcain, pp.499, 2017, Sciences, 978-2-37305-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie, combien de divisions ?‎ : la lutte des classes au vingt et unième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilichowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Morel Darleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; Christian Pilichowski. Editions du croquant, pp.122, 2015, Enjeux et débats, 978-2-36512-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une philosophie politique écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, pp.127, 2014, Petite encyclopédie critique, 978-2-84597-491-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, pp.127, 2014, Thèmes &amp; débats. Société, 978-2-7495-3273-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et politique‎ : contribution à une anthropologie de la modernité et de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Amsterdam, pp.437, 2014, 978-2-35480-134-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée du numérique : l'impact environnemental des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; Michelle Dobré; Marion Michot. Editions l'Échappée, 135 p., 2013, Pour en finir avec, 978-2-9158307-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; François Deltour; Michelle Dobré; Marion Michot. Presses des Mines [Nantes], 275 p., 2012, Développement durable, 978-2-911256-89-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : dix questions pour comprendre et en débattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bayon; Fabrice Flipo; François Schneider. La Découverte, pp.236, 2010, Cahiers libres, Cahiers libres, 978-2-7071-5791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et société : sciences, gouvernances et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jo Menozzi; Fabrice Flipo; Dominique Pécaud. Edisud, pp.246, 2009, Ecologie humaine, 978-2-7449-0822-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès : Lavoisier, pp.228, 2007, Mondialisation, hommes et sociétés, 978-2-7462-1784-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain pris dans la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décroissance, chemins faisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-88901-239-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de réseau / Économie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids écologique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentalism and political ideologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel Jay Kassiola; Timothy W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave handbook of environmental politics and theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.27-42, 2023, Environmental Politics and Theory, 978-3-031-14345-8. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14346-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the Anthropocene : humans between heritage and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.817-820, 2023, 978-3-031-25909-8 . </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in / monopole radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher par gros temps : un partage d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Benetreau; Marion Bérard; Brenda Bogaert; Damien Delorme; Margaux Dubar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour une philosophie de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2023, Philosophie de terrain, 978-2-36441-463-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-154, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenir, devenir, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-78, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-463, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence est-elle dans un impératif de sobriété numérique ? A partir de l’œuvre de Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Fabrice Flipo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique : bêtise(s) et intelligence(s) de la numérisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2022, Libres opinions, 978-2-35671-773-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques en renfort de la marchandisation de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit und Transition : Politik und Akteure : Sozio-ökologische Transformation aus deutsch-französischer Perspektive = Transition écologique et durabilité : Politiques et acteurs : Regards franco-allemand sur le changement socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.191 - 214, 2018, 978-3-593-50775-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'écologie politique - écologisme et grandes idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit und Transition : Politik und Akteure : Sozio-ökologische Transformation aus deutsch-französischer Perspektive = Transition écologique et durabilité : Politiques et acteurs : Regards franco-allemand sur le changement socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.119 - 142, 2018, 978-3-593-50775-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nature : ce qu'indiquent les controverses autour de l'écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Fleury; Anne-Caroline Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le souci de la nature : apprendre, inventer, gouverner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.39 - 48, 2017, 978-2-271-08817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Biagini; Guillaume Carnino; Patrick Marcolini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalité : 20 penseurs vraiment critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Echappée, pp.299 - 315, 2013, Frankenstein, 978-2-915830-41-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução à história do conceito de decrescimento na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfrentado os limies do crescimento : sustentabilidade, decrescimento e prosperidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garamond; Cincias Humanas e Sociais edition, pp.258 - 274, 2012, 978-8-5761-7256-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, état d'exception et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lavieille; Julien Bétaille; Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catastrophes écologiques et le droit : échecs du droit, appels au droit : [actes du colloque international de Limoges des 11,12, et 13 mars 2009]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.67 - 71, 2012, 978-2-8027-3045-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopédie Universalis, pp.103 - 110, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deep ecology, un intégrisme menaçant ou un libéralisme non-moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jules Verne : science, technique et société : de quoi sommes-nous responsables ? : actes du colloque international, 25-26 novembre 2010, Ecole Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard, pp.153 - 162, 2011, 978-2-919339-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivisme, croissance, décroissance, quel nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Coutrot; David Flacher; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ce vieux monde : les chemins de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éd. Utopia, pp.42 - 58, 2011, 978-2-91-916004-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux menaces pesant sur les libertés, revenir à la question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Ariès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissance ou barbarie ! / Contre Grenelle 3, [2 avril 2011, Vaulx-en-Velin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Golias, pp.85 - 92, 2011, Combats actuels, 978-2-35472-072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altermondialisme, un retour du libéralisme politique classique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Gendron; Jean-Guy Vaillancourt; René Audet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et responsabilité sociale : de la mobilisation à l'institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales Polytechnique, pp.29-43, 2010, 978-2-553-01544-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l'infrastructure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dilemmes de l'économie numérique : la transformation des économies sous l'influence de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FYP Editions, pp.38 - 47, 2009, Innovation, 978-2-916571-12-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société soutenable, véritable enjeu philosophique de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Enrègle; Annick Souyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale de l'entreprise (RSE).. : sous le prisme du développement durable : actes du cycle de sensibilisation CR2SM - Groupe IGS, novembre 2007 - juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Franel; Centre de recherche du groupe IGS, pp.73 - 92, 2009, 978-2-896032-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines conceptuelles de la décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Mylondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décroissance économique : pour la soutenabilité écologique et l'équité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.19 - 32, 2009, Ecologica, 978-2-914968-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des infrastructures numériques : un problème exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Dobré; Salvador Juan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer autrement : la réforme écologique des modes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.163-176, 2009, Sociologies et Environnement, 978-2-296-10232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme cause et solution des conflits d'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.305 - 314, 2008, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre à la nature ? Une lecture bataillenne de la crise énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie et société : sciences, gouvernances et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.123 - 133, 2008, Ecologie Humaine, 978-2-7449-0822-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder les enjeux controversés sans sombrer dans la polémique ? Guide du GT « Controverses » de l’Institut Mines-Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arancet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04146623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ecotic. Rapport final. Technologies numériques et crise environnementale : peut-on croire aux TIC vertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Télécom. 2009, 213 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet E-déchets. Écologie des infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications d'Evry; Ecole nationale supérieure des télécommunications de Bretagne. 2006, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la crise environnementale contribue-telle à renouveler la question de la justice ? Le cas du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et portée de l'écologie politique : contribution à une anthropologie de la globalisation et de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris-Diderot - Paris VII, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId520"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Flipo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo est maître de conférences HDR en philosophie, qualifié en 17e et 72e sections du CNU au grade de professeur. Ses travaux portent principalement sur la crise écologique et la philosophie sociale et politique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (184)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Critiques de Latour et Descola, 425, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.425.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Graeber et David Wengrow, Au commencement était... Une nouvelle histoire de l’humanité, Paris, Les Liens qui Libèrent, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes sont des “conservateurs”, dans un certain sens. Entretien avec Antoine Waechter, réalisé le 10 décembre 2024 par Fabrice Flipo et Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chrétiens face à l'écologie. Entretien avec Laura Morosini, réalisé le 29 janvier 2025 par Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.105-117. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique : enjeux et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sobriété numérique, 11, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1498s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Martin Holbraad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une industrie réellement verte. Entretien avec Charles Fournier, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme n’est pas un conservatisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garrouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écologisme et conservatisme L’écologisme est-il toujours un progressisme ?, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est le Shift Project ? À partir d’un échange avec Éric Bergé et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà le tournant ontologique, l'enjeu d'une voie cosmopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.271-281. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie politique, progressiste ou conservatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès technique peut-il être conservateur ? Entretien avec François Jarrige, réalisé le 8 janvier 2025 par Benoît Martin et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.002.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;tournant ontologique&amp;quot; contre les Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Déboulonner les Lumières ?, 57, pp.281-298. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.057.0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump n’est pas imprévisible : il déroule un plan libertarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociobiologie de Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie : une transformation et une renaissance nécessaire pour réduire notre empreinte carbone. Entretien avec Amar Bellal, Marie-Claire Cailletaud et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Bellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On veut construire les conditions d’un véritable pouvoir d’intervention des salariés et des citoyens&amp;quot;. Entretien avec Jean-Christophe Le Duigou, réalisé le 19 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « tournant ontologique » et les trois écologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.179-197. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.065.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu est de construire une majorité sociale en faveur de la transition écologique. Entretien avec Mathias Tavel, réalisé le 28 mai 2025 par Marie-Claire Cailletaud, Nadine Levratto et Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Levratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.27-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie et modes de vie : planification ou marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux racines de l'anti-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Numéro spécial Écologie. Les langages de la transition, 400, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.400.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN peut-il vraiment être &amp;quot;social-populiste&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les idées derrière l’(ultra)conservatisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique face à ses responsabilités planétaires - Un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, AG126, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux politiques des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propos : pour une république écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Écologie ou barbarie, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Qui Restent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Le numérique revient sur terre, 3, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tqr.003.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénaturaliser l’écologie, changer les modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 218, pp.45-68. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.218.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écofascisme : notion éclairante ou piège idéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte numérique en hausse : que peut vraiment le &amp;quot;gendarme des télécoms&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands impensés du plan écologique d’Emmanuel Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme entre science et religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La conversion écologique en question : actes du 28e colloque des RSR (Paris, 17-19 novembre 2022), 111 (2), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsr.232.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie a-t-elle besoin de la science ? Pierre Papon CNRS Éditions, 2020, 322 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.103-105. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;programme social&amp;quot; de Marine Le Pen : décrypter le vrai du faux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une écologie d’extrême-droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des modes de vie. Réforme ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il et y aura-t-il un écologisme d'extrême-droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les concepts à l'épreuve des terrains, 13, pp.29-47. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Métavers, taxis volants et autres armes de destruction massive de la planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialism in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Demain un monde convivialiste. Il ressemblerait à quoi ?, 57, pp.100-103. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm1.057.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que penser de la feuille de route &amp;quot;Numérique et environnement&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie radicale, intégrale, sociale… Comprendre les mots des candidats Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes et écologie : vers un écologisme des pauvres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vers de nouvelles écologies populaires ?, 62, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la science&amp;quot; : S comme solutionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the diversity of human concepts of nature affects conservation of biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.1019-1028. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;nature&amp;quot;, une idée qui évolue au fil des civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ducarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03560278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes et numérique à l’époque de l’Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalocène et plateformes. Hommage à Bernard Stiegler, 9, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11521-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inquiétante trajectoire de la consommation énergétique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au &amp;quot;mini-effondrement&amp;quot; actuel, la réponse doit être démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, cet impensé du pacte vert européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coronavirus en France : la stratégie de la ligne Maginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre, un penseur de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de &amp;quot;la transition&amp;quot; ou l'importance de la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie du Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02488749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique mondiale, Olivier Godard, La Découverte, 2015, 125 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2019027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et agir en vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.193-206. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter in situ par questionnaire sur une mobilisation en cours : une étude sur les gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bedock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard de Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (5-6), pp.869-892. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.695.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractivisme : lutter contre le déni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Monange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.059.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le multiculturalisme est-il la reconnaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : La taxe carbone, un outil en trompe-l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Hard modernity - La perfection du capitalisme et ses limites d'Aldo Haesler, Editions Matériologiques 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des promesses, ou comment tomber amoureux d’un taux de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de l'écosocialisme. Autour du livre de Françoise Gollain, André Gorz, une philosophie de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, pp.133 - 150. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.057.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : Pouvoir d’achat et taxe carbone, l’obsolescence des catégories politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bientôt il sera trop tard. L'évolution de la pensée écologique des années 1980 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.119 - 132. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.056.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologisation du concept de capabilité d'Amartya Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.51 - 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux TIC &amp;quot;vertes&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.105 - 107. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.087.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gorz, de l'existentialisme au salut par les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'écologisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Décloisonner l’environnement », 12, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et transdisciplinarité à l'épreuve des revues anglophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « L’agriculture dans le système alimentaire urbain : continuités et innovations », 25 (1), pp.48 - 55. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie collaborative ou coopérative ? Ne mélangeons pas tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologique a-t-elle changé nos rapports à la science et à la technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série n°17, pp.30 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchet à l’obsolescence programmée. Entretien avec Serge Latouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.087.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et la nature à l'ère moderne. Un essai de clarification conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information à l'épreuve du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.36-47. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-souveraineté et révolution : actualité de la Critique de la raison dialectique sartrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.97 - 110. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.064.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bitcoin et la blockchain : des gouffres énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelles nourritures le corps politique a-t-il besoin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme révolutionnaire, à propos du livre de Federico Tarragoni, L'énigme révolutionnaire (Prairies Ordinaires) 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP21 : un enjeu technopolitique global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.225 - 241. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.020.0225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (1), pp.30 - 32. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.161.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laclau. La guerre des identités - grammaire de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : la science, la politique et l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche est très en retard sur l’actualité internationale environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1-2, pp.213-220. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.151.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndicalisme verdira-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65 - 70. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.349.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinq sources de la décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation est un rapport social ! À propos du livre de Daniel Tanuro, &amp;quot;L'impossible capitalisme vert&amp;quot; (2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'aide au développement, 87, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie - climat : l'enjeu de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et politique. Quelques clarifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfractions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, De la nature humaine, 33, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marxisme, lutte des classes et écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Franz Fanon, 55, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/amx.055.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Pierre Dardot & Christian Laval, Commun – Essai sur la révolution au XXIème siècle, Paris, La Découverte, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg, Pour une théorie critique de la technique, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidegger et les critiques de la technique : une clarification des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion des technologies de l’information et de la communication : vers l’abîme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (contre-)pouvoirs du numérique, 79, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.079.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. Movements in India. Modernity put to the test of universality, Mouvements 2014/1 (n° 77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tawa Lama-Rewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois conceptions du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géohistoire des risques et des patrimoines naturels fluviaux, 5 (3), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité, carton fragile dans le grand réaménagement de la gouvernance académique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.83-84. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idéologies de l'écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.34-47. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Dumont. L'universalisme moderne à l'épreuve de l'Inde des castes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilisations en Inde. La modernité à l'épreuve de l'universalité, 77, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.077.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidaires, syndicat de transformation sociale et écologique. Entretien avec Annick Coupé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.080.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de Philippe Corcuff, &amp;quot;Les années 30 reviennent et la gauche est dans le brouillard&amp;quot;, Textuel 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fukushima, chronique d'un désastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émancipation, des nouvelles du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que donne la nature, un enjeu cosmologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.300-320. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.042.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition, une utopie concrète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'écologie politique ? Des nouvelles du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Que donne la nature ? L'écologie par le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une refondation des rapports sciences – société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprises d'entreprises. Table ronde avec François Longérinas et Maxime Quijoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de « la transition » ou l'importance de la complémentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La transition, une utopie concrète ?, 75, pp.99-109. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.075.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie des crédules ou arrogance des clercs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts des approches critiques du développement et de la ville durables. Retour sur un colloque (Colloque, Paris, 1er-2 février 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissonade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.111-113. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.122-137. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un écosocialisme ? Entretien avec Michael Löwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance, une pensée antimoderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.076.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On ne peut pas combattre la pauvreté en détruisant le sens de la vie. Entretien avec José Gualinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.114 - 121. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les droits de la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.7 - 12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l' &amp;quot;écosocialisme&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio+20 : les accords de Munich de l'écologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rdl, la revue des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.22 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.85 - 99. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gauche à défricher !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gauche : attention chantier !, 68, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.369-384. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.038.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison écologique peut-elle se passer d'une analyse de la domination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.162 - 164. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.068.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi tenons-nous ? Pragmatisme et écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les riches (et les pauvres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.7 - 11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raison néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique est-elle réactionnaire ? L'enjeu des choix technologiques chez John Bellamy Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie entre naturalisme et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'égaliberté, Étienne Balibar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.145-147. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;clause de Locke&amp;quot; au service de &amp;quot;l'égaliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richesse, égalité, fiscalité : de la justice sociale à la transformation de nos modes de vie. Table ronde avec Vincent Drezet, Marc Fleurbaey & Jean Gadrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.107 - 128. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.064.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Næss et la deep ecology : aux sources de l'inquiétude écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Internationale des Livres et des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologiste indienne et la tâche de l'écologie politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le capitalisme global se nourrit-il du catastrophisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">There is no alternative (TINA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grève générale de la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Ostrom, le retour en grâce des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;deep ecology&amp;quot;, un intégrisme menaçant ou un libéralisme non-moderne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques vertes : représentations et stratégies d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Le développement durable à l’épreuve des TIC, 106-107, pp.41-56. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & développement durable, enseignement et recherche dans les écoles de l'Institut Telecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lainey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Landrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir l'Université aux possibles démocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Larqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.306-326. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.033.0306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tarot, le symbolique et le sacré. Théories de la religion, (2e recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et environnement : l'impossible domestication de l'effet rebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Un nouvel activisme sur Internet ?, 103-104, pp.163-178. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.3093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un climat d'injustice. Crise et inégalités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé à l’épreuve du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonya Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.058.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone, un marxisme (enfin) débarrassé du productivisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.145-151. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du commun : avant, avec et après Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'objection de croissance révèle certains des impensés de la gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.265-279. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.034.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités écologiques et sociales : l'apport des théories de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, croissance &amp;quot;verte&amp;quot; et utopies technocratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Naess et l'écologie politique de nos communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.158-162. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.060.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement : où est l'écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Écologie et féminisme / Dans les friches de l’écologie politique, vol. 2, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.61 - 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy : promotheus bound or unbound ? A conceptual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys and Perspectives Integrating Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (2), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des utopies cosmopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle écologique politique - Économie et développement humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre, 2108 : un archipel de communautés autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.037.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; TIC vertes &amp;quot; : effet de mode ou tendance lourde, oxymore ou solution durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3-4), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education au développement durable : l'enjeu du XXIe siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.198.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de besoins collectifs n'est pas éclairante&amp;quot;. Entretien avec Gareth Stedman Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, De quoi avons-nous (vraiment) besoin ? Bonheur, consommation, capitalisme, 54, pp.87-92. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.054.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisme, anticapitalisme et antiproductivisme. Commentaire sur le texte de J.-M. Harribey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.029.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.67-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver Marx ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans la galaxie décroissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.143-151. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.050.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu écologique : lecture critique de Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.481-495. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.027.0481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité après Tchernobyl - la décroissance contre &amp;quot;l'obsolescence de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropia : Revue d'étude théorique et politique de la décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable est-il l'avenir de la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du MAUSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.294-313. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdm.026.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une écologisation du concept de capabilité d'Amartya Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2005010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : une utopie au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.36-42. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.041.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au chantier d'une écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.35-52. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/chime.2005.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biens naturels. Assurer la pérennité de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19-20, pp.401-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie : réenchainer Prométhée ? Une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.3935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indicateur comme pratique diplomatique dans le contexte du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques. Cahiers théoriques pour l'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’équité dans le cas du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoto : agir vite pour dépasser les promesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les musulmans dans la modernité, 36, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions constitutives du &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Points de vue (2003-2010), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.1041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une pensée des origines de la crise environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité et rôle des ONG dans le débat mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 442, pp.cahier 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace écologique. Sur les relations de l'écopolitique internationale à la philosophie politique classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo.026.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace écologique : fondements d'une théorie politique de la dimension naturelle de la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du pôle de recherche et d'enseignement Proses - FNSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Rio à Johannesburg, les perspectives des ONG du Réseau Action Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55-56-57, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme face aux conservatismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier d’écologie politique francilien (écopolien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Saclay et de la Maison de l’Ile-de-France (Cité Internationale Universitaire de Paris), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts écologiques des TIC : Quelle ampleur? Quelles solutions?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles (Vidéo conférence), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, pseudo-science et démocratie. Le rôle de la science en démocratie, à partir du cas de Gérald Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe congrès de la Société de Philosophie des Sciences (SPS). "Sciences et scientificité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vérité en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du centre d'Alembert. "Vérités scientifiques et enjeux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saclay (en visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sont-elles universelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSE 2021 : 32èmes Journées Scientifiques de l'Environnement. " Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de l'UPEC (OSU-EFLUVE); Conseil départemental du Val-de-Marne, Mar 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes en théorie politique : les enjeux d’un dialogue avec les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AFS (Association Française de Sociologie). "Changer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sartrian view on Anthropocene’s possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPT 2021 : The Society for Philosophy and Technology Conference. "Technological Imaginaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille; Université de Technologie de Compiègne, Jun 2021, Lille (online event), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR NoST. "Les concepts à l'épreuve des terrains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherche "Normes, Sciences et Techniques" (GDR NoST), Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi enseigner les controverses dans les écoles d’ingénieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition 2021 : Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Études et de Recherche "Communication, environnement, science et société", Société Française des Sciences de l’Information et de la Communication (SFSIC); Université catholique de Louvain; Université Libre de Bruxelles, Dec 2021, Louvain-la-Neuve (Colloque en présentiel et en distanciel), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du paradoxe de Jevons, ou la fabrique de l’ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième journée de l’atelier “Habiter la transition. Des pratiques existantes aux politiques de transition : circulations et ambiguïtés”. Faire avec les effets rebond ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher par gros temps. Un partage d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie, éducation supérieure et transition écologique : terrains de métamorphoses. PhilosoField/Campus de la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Forges, Campus de la Transition (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes et écologie : vers un écologisme des pauvres ? De la justice sociale et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l'AFS (Association Française de Sociologie). "Changer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il quelque chose comme un conservatisme de gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 2019 : 15ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et &amp;quot;contrat naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. Festival de la pensée, "Le travail en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications sociales et écologiques de la croissance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international EAVT. "Les limites de la croissance de la smart city : espaces et énergies des infrastructures numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical positions around the ecological implications of ICTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions théoriques et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet's right use through political philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Right Use of the Earth : Knowledge, Power and Duties in a Finite Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que &amp;quot;prendre le pouvoir&amp;quot; signifie. Le cas de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté et environnement : un regard de philosophie sociale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La citoyenneté en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un populisme alternatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMA : There are many alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la Critique de la Raison Dialectique pour penser le changement social et politique - Sartre, Bourdieu, Touraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2017 : 7e congrès de l'Association Française de Sociologie. "Sociologie des pouvoirs, pouvoirs de la sociologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les concepts de science et de religion à partir de l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISR 34e conférence. "Religion, coopération et conflit dans des sociétés diversifiées" (Société Internationale de Sociologie des Religions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populismes : une convergence des extrêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence scientifique "Nouveaux populismes et chemins divers des euroscepticismes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freedom of research and ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum Freedom of Research : conflicts, practices, prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir, entre coercition et religion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Pierre Clastres : d'une ethnologie de terrain à une anthropologie du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is political ecology ? A conceptuel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Degrowth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les non-conformistes des années 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise(s) et critiques de la démocratie libérale. Relectures et réappropriations des critiques de la démocratie libérale formulées durant l’entre-deux guerres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences en sociétés : quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinarités entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrowth and social security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Degrowth Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et écopolitique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international Philosophie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le populisme et la question des foules, de Sartre à Moscovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populisme(s) en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dumont, une anthropologie politique conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique, à la croisée de l’Anthropologie et de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologisme et mouvement ouvrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et les mouvements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et développement durable. Dimensions économiques, sociales et environnementales : l'enjeu de la sobriété et de l'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS "Développement durable et transdisciplinarité : penser la transition énergétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conflit comme investissement de forme : une lecture sartro-whiteheadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2015 : VIè congrès de l'Association Française de Sociologie. "La sociologie, une science contre nature ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée écologique a-t-elle changé nos rapports à la science et à la technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Comité d’histoire des ministères, de l’Écologie, du Développement durable et de l’Énergie ; du Logement, de l’Égalité des territoires et de la Ruralité. "Un demi-siècle d’environnement et de développement durable. Entre science, politique et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie : quelle neutralité des sciences politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoSPoF 2015 : 6ème Congrès des associations francophones de Science Politique. "Discipline(s) et indiscipline(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : ce que nous apprend la philosophie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement, parlons-en !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchaîner Prométhée ? Une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afea 2015 : 2e congrès international de l'Association française d’ethnologie et d’anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie politique et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COY11 : Conference of Youth - Conférence des Jeunes, Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Parc des Expositions, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;marchandisation de la nature&amp;quot; ? De l'intégration de la nature en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS 2015 : VIè congrès de l'Association Française de Sociologie. "La sociologie, une science contre nature ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la nature : ce que révèle la crise écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anthropologie historique de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des sciences et des techniques en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la Fédération 3 S de USPC. "Les STS ont-elles un Sud ?" : les apports des approches postcoloniales aux études sur la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et engagement - comment &amp;quot;être neutre&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le questionnement sur l’éthique dans la recherche en sciences économiques, sociales et techniques. Colloque doctoral international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le peuple se mêle de la nature : remarques critiques sur la notion de &amp;quot;populisme climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tarragoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : liaisons dangereuses et relations fructueuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;marchandisation de la nature&amp;quot; ? De l'intégration de la nature en économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’écologie politique 2. Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie moderne en situation de &amp;quot;lock-in&amp;quot; sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Critique de la technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et l'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking with Sartre today : new approaches to Sartre studies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural biodiversity, knowledge systems and policy decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavel Danièle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Pinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience and development: mobizing for transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.4 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique définie par les controverses générées par sa réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser écologie politique. "Sciences sociales et interdisciplinarité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. pp.160 - 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable de quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs de responsabilité : la fabrication des espaces politiques de la recherche, de l’innovation et des marchés. Internationalworkshop, Paris, Mines‐ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième séminaire Arte Filosofia : Faut-il avoir peur de la mondialisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Pons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, justice et liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arte-Filosofia. La justice dans tous ses états. Philosophie, droit, politique, écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Pons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : arrêter de consommer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2012 : 28ème congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail peut-il (encore) être une valeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselm Jappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Linhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place de la technique dans la crise économique. Réponses à Jacques Ellul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale Jacques Ellul, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gandhisme, conservateur ou progressiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de Gandhi dans la mondialisation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société-monde est-elle possible ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Comberouger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;deep ecology&amp;quot;, un intégrisme menaçant ou un libéralisme non-moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jules Verne 2010 : 3ème Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une menace sur l'Etat de droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catastrophes écologiques et le droit. Echecs du droit, appels au droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone, un marxisme (enfin) débarrassé du productivisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et socialisme : pensées socialistes et conceptions de la nature XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décroître par anticipation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique peut-elle sauver l'espèce humaine ? : le défi écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual roots of degrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Economic De-growth for Ecological Sustainability and Social Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France. pp.24 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technique et politique, l'ingénieur médiateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur : enseigner, étudier dans le supérieur : pratiques pédagogiques et finalités éducatives : Actes du Ve colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France. pp.431 - 440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis and modelling of ICT energy impact in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCC 2008 : IEEE 2nd International Conference on Computers, Communications &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oradea, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'environnement au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Environnement et milieux urbains" Institut d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Environnement et modes de vie : villes et territoires au quotidien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique : l'impossible domestication de l'effet rebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum L'esprit de l'innovation : Colloque International : Services, innovation et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Environnement et milieux urbains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Institut D'Urbanisme De Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la prise de pouvoir - entre Lénine et Holloway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Communisme, théories et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes sans la nature ? : le faux ami Bruno Latour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142, 2025, Petite encyclopédie critique, 978-2-38629-078-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement soutenable et ses critiques : vers une transition sociale et écologique ? - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal by Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2025, Thèmes &amp; débats, 978-2-7495-5743-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les modes de vie : une dialectique matérialiste par-delà le plan et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2024, 978-2-36512-461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inde des sciences sociales [Nouvelle édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions Aux forges de Vulcain, pp.496, 2023, Essais, 978-2-37305-124-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable et ses critiques : vers une transition sociale et écologique ? - 4e édition entièrement repensée et réactualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal - Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167, 2022, Thèmes &amp; Débats, Eric Keslassy, 978-27495-5116-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique : bêtise(s) et intelligence(s) de la numérisation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187, 2022, Libres opinions, 978-2-35671-773-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation du monde : un désastre écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions l'Échappée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173, 2021, Pour en finir avec, 978-2-37309-095-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1917/2017 : qu'est-ce que réussir une révolution? : actes du colloque Révolution et émancipation, 2 et 3 février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cuillerai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Cuillerai; Fabrice Flipo. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.212, 2020, Histoire et sociétés, 978-2-35671-573-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impératif de la sobriété numérique : l'enjeu des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405, 2020, Essais, 978-2-37361-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, pp.274, 2018, Ecologie, Ecologie, 978-1-78405-350-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coming authoritarian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE ; John Wiley, pp.292, 2018, Ecological sciences series, Ecological sciences series, 978-1-786-30242-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance, ici et maintenant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">le Passager clandestin, pp.203, 2017, 978-2-36935-080-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes idées politiques contemporaines. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, pp.140, 2017, Thèmes &amp; débats, Société, Thèmes &amp; débats, Société, 978-2-7495-3658-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réenchanter le monde : pouvoir et vérité : essai d'anthropologie politique de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Croquant pp.274, 2017, 978-2-36512-105-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inde des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Cabalion; Fabrice Flipo. Les éditions Aux forges de Vulcain, pp.499, 2017, Sciences, 978-2-37305-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie, combien de divisions ?‎ : la lutte des classes au vingt et unième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pilichowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Morel Darleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; Christian Pilichowski. Editions du croquant, pp.122, 2015, Enjeux et débats, 978-2-36512-072-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal, pp.127, 2014, Thèmes &amp; débats. Société, 978-2-7495-3273-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une philosophie politique écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, pp.127, 2014, Petite encyclopédie critique, 978-2-84597-491-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et politique‎ : contribution à une anthropologie de la modernité et de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Amsterdam, pp.437, 2014, 978-2-35480-134-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée du numérique : l'impact environnemental des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; Michelle Dobré; Marion Michot. Editions l'Échappée, 135 p., 2013, Pour en finir avec, 978-2-9158307-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on croire aux TIC vertes ? Technologies numériques et crise environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Flipo; François Deltour; Michelle Dobré; Marion Michot. Presses des Mines [Nantes], 275 p., 2012, Développement durable, 978-2-911256-89-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décroissance : dix questions pour comprendre et en débattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bayon; Fabrice Flipo; François Schneider. La Découverte, pp.236, 2010, Cahiers libres, Cahiers libres, 978-2-7071-5791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie et société : sciences, gouvernances et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pecaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Jo Menozzi; Fabrice Flipo; Dominique Pécaud. Edisud, pp.246, 2009, Ecologie humaine, 978-2-7449-0822-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Draetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès : Lavoisier, pp.228, 2007, Mondialisation, hommes et sociétés, 978-2-7462-1784-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain pris dans la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décroissance, chemins faisant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-88901-239-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poids écologique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de réseau / Économie de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentalism and political ideologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joel Jay Kassiola; Timothy W. Luke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave handbook of environmental politics and theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.27-42, 2023, Environmental Politics and Theory, 978-3-031-14345-8. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14346-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the Anthropocene : humans between heritage and future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.817-820, 2023, 978-3-031-25909-8 . </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25910-4_133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in / monopole radical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton; Marie Lechner; Anthony Masure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles morts du numérique ubiquitaire : glossaire critique et amoureux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel; EUR ArTeC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Grande collection ArTeC, 978-2-37896-359-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher par gros temps : un partage d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Benetreau; Marion Bérard; Brenda Bogaert; Damien Delorme; Margaux Dubar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour une philosophie de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-267, 2023, Philosophie de terrain, 978-2-36441-463-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-154, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence est-elle dans un impératif de sobriété numérique ? A partir de l’œuvre de Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Fabrice Flipo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique : bêtise(s) et intelligence(s) de la numérisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2022, Libres opinions, 978-2-35671-773-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenir, devenir, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-78, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humains : un dictionnaire d’anthropologie prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie philosophique J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-463, 2022, 978-2-7116-3040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03542059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques en renfort de la marchandisation de la nature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Couvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit und Transition : Politik und Akteure : Sozio-ökologische Transformation aus deutsch-französischer Perspektive = Transition écologique et durabilité : Politiques et acteurs : Regards franco-allemand sur le changement socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.191 - 214, 2018, 978-3-593-50775-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de l'écologie politique - écologisme et grandes idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit und Transition : Politik und Akteure : Sozio-ökologische Transformation aus deutsch-französischer Perspektive = Transition écologique et durabilité : Politiques et acteurs : Regards franco-allemand sur le changement socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Verlag, pp.119 - 142, 2018, 978-3-593-50775-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nature : ce qu'indiquent les controverses autour de l'écologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Fleury; Anne-Caroline Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le souci de la nature : apprendre, inventer, gouverner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.39 - 48, 2017, 978-2-271-08817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moishe Postone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Biagini; Guillaume Carnino; Patrick Marcolini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalité : 20 penseurs vraiment critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Echappée, pp.299 - 315, 2013, Frankenstein, 978-2-915830-41-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução à história do conceito de decrescimento na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfrentado os limies do crescimento : sustentabilidade, decrescimento e prosperidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garamond; Cincias Humanas e Sociais edition, pp.258 - 274, 2012, 978-8-5761-7256-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques majeurs, état d'exception et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Lavieille; Julien Bétaille; Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catastrophes écologiques et le droit : échecs du droit, appels au droit : [actes du colloque international de Limoges des 11,12, et 13 mars 2009]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.67 - 71, 2012, 978-2-8027-3045-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopédie Universalis, pp.103 - 110, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deep ecology, un intégrisme menaçant ou un libéralisme non-moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jules Verne : science, technique et société : de quoi sommes-nous responsables ? : actes du colloque international, 25-26 novembre 2010, Ecole Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard, pp.153 - 162, 2011, 978-2-919339-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux menaces pesant sur les libertés, revenir à la question de l'émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Ariès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décroissance ou barbarie ! / Contre Grenelle 3, [2 avril 2011, Vaulx-en-Velin]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Golias, pp.85 - 92, 2011, Combats actuels, 978-2-35472-072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivisme, croissance, décroissance, quel nouveau paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Coutrot; David Flacher; Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ce vieux monde : les chemins de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éd. Utopia, pp.42 - 58, 2011, 978-2-91-916004-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altermondialisme, un retour du libéralisme politique classique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Gendron; Jean-Guy Vaillancourt; René Audet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et responsabilité sociale : de la mobilisation à l'institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Internationales Polytechnique, pp.29-43, 2010, 978-2-553-01544-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l'infrastructure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dilemmes de l'économie numérique : la transformation des économies sous l'influence de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FYP Editions, pp.38 - 47, 2009, Innovation, 978-2-916571-12-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société soutenable, véritable enjeu philosophique de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Enrègle; Annick Souyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale de l'entreprise (RSE).. : sous le prisme du développement durable : actes du cycle de sensibilisation CR2SM - Groupe IGS, novembre 2007 - juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Franel; Centre de recherche du groupe IGS, pp.73 - 92, 2009, 978-2-896032-02-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines conceptuelles de la décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Mylondo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décroissance économique : pour la soutenabilité écologique et l'équité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.19 - 32, 2009, Ecologica, 978-2-914968-64-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie des infrastructures numériques : un problème exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michelle Dobré; Salvador Juan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer autrement : la réforme écologique des modes de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.163-176, 2009, Sociologies et Environnement, 978-2-296-10232-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre à la nature ? Une lecture bataillenne de la crise énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie et société : sciences, gouvernances et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.123 - 133, 2008, Ecologie Humaine, 978-2-7449-0822-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice comme cause et solution des conflits d'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de conflits : analyses des mutations de l'occupation de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.305 - 314, 2008, 978-2-296-06262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on aborder les enjeux controversés sans sombrer dans la polémique ? Guide du GT « Controverses » de l’Institut Mines-Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arancet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04146623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ecotic. Rapport final. Technologies numériques et crise environnementale : peut-on croire aux TIC vertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Télécom. 2009, 213 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet E-déchets. Écologie des infrastructures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications d'Evry; Ecole nationale supérieure des télécommunications de Bretagne. 2006, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi la crise environnementale contribue-telle à renouveler la question de la justice ? Le cas du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Technologie de Compiègne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut et portée de l'écologie politique : contribution à une anthropologie de la globalisation et de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris-Diderot - Paris VII, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00957817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.057.0281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bellal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waechter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrouste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berg&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0145" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.400.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag126" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tqr.003.0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.232.0293" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13639" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560278v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ren&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0193" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.057.0133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.056.0119" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.087.0105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.064.0097" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16993" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.087.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0225" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443718v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612325v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274656v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.349.0065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387118v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0162" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10493" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Guha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0034" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0105" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0300" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0099" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140728v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013090" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.076.0069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0114" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0122" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0107" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409032v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.038.0369" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767755v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0162" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443381v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0107" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958040v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958046v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958053v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0145" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0079" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958054v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.034.0265" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Debout" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.058.0007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.3093" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462929v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lainey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957952v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larqu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.033.0306" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0145" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0059" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957960v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0077" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957949v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0158" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957914v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.198.0041" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957916v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1640" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.037.0103" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513353v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957927v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957897v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0229" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957895v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.050.0143" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957887v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.027.0481" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957888v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957883v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.026.0294" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957873v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957881v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.041.0036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chime.2005.1370" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957869v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957862v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3935" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957859v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957866v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957856v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.1041" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957849v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957852v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.026.0055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957844v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184820v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542195v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542105v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542124v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542147v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542091v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542183v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542152v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542110v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491807v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491810v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822983v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706757v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706772v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706766v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706694v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374129v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706712v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706731v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375870v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443816v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375853v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375878v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387187v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387148v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387181v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387199v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387178v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265922v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387190v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291418v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283899v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409085v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409022v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Jappe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420050v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429315v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444226v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463147v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511398v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souchon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gimenes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510344v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513113v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511199v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511294v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513367v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433352v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_ecologistes_sans_la_nature_" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433354v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5273/9782749557434/le-developpement-soutenable-et-ses-critiques" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/1020-changer-les-modes-de-vie.html" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/chapitre/4689/9782749551166/le-developpement-durable-et-ses-critiques" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842509v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/critique-de-la-raison-automatique/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542023v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lechappee.org/collections/pour-en-finir-avec/la-numerisation-du-monde" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495617v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuillerai" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340158v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/315-limperatif-de-la-sobriete-numerique-lenjeu-des-modes-de-vie-9782373612585.html" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996718v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823047v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697378v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697404v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697393v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822527v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250309v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilichowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morel Darleux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250322v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397668v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250314v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneider" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860844v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antipodes.ch/produit/la-decroissance-chemin-faisant/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472830v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9848" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472818v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472824v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472852v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14346-5_2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472846v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_133" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472827v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472835v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/philosophie/806-manifeste-pour-une-philosophie-de-terrain-9782364414621.html?search_query=Manifeste+pour+une+philosophie+de+terrain&amp;amp;results=92" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542055v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542058v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542052v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542059v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842553v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996278v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697677v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409014v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768275v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408992v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767951v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423396v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423393v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553758v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462952v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463144v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459968v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425136v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511056v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511208v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957817v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.425.0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waechter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morosini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Levratto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrouste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berg&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.002.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.057.0281" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bellal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cailletaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Duigou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.065.0179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.400.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tqr.003.0053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.232.0293" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13639" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ren&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Monange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.059.0015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.057.0133" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069113v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.056.0119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.087.0105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3143" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16993" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.087.0155" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.064.0097" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443724v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443706v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.020.0225" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330254v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443718v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.151.0213" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.349.0065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387118v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.903" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140737v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.079.0115" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tawa Lama-Rewal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10493" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Guha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0034" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0105" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0087" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0300" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0031" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.075.0099" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013090" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612586v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0107" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958093v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.076.0069" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409072v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyroux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.070.0007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958074v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0085" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Flory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.038.0369" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.068.0162" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958046v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0079" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443381v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.064.0107" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555117v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555119v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555112v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1797" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lainey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larqu&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.033.0306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957951v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.3093" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493291v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Domergue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01115707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Debout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.058.0007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0145" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958035v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.034.0265" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957966v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0059" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0077" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.060.0158" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513353v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957929v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957925v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.037.0103" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1640" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.198.0041" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957927v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493334v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.054.0087" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.029.0229" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957900v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957895v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957890v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.050.0143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.027.0481" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957888v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.026.0294" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957873v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.041.0036" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957876v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/chime.2005.1370" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.3935" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957866v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957856v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.1041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957849v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957852v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.026.0055" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957848v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542195v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542207v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184820v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542105v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542115v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542147v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542183v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542152v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542110v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491809v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491807v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491810v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823064v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822994v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822983v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706772v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706766v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706731v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374129v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706694v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706712v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375870v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443816v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375876v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Clavel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375882v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376001v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387178v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387181v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387187v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271571v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265922v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387197v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387190v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265800v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387176v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01082572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel Dani&#232;le" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283874v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409085v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409022v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Jappe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420050v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429315v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444226v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463147v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510344v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513113v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511398v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Souchon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Masson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gimenes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511199v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511288v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511294v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513367v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706705v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_ecologistes_sans_la_nature_" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433354v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/5273/9782749557434/le-developpement-soutenable-et-ses-critiques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860798v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/1020-changer-les-modes-de-vie.html" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136155v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cabalion" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/chapitre/4689/9782749551166/le-developpement-durable-et-ses-critiques" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842509v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/critique-de-la-raison-automatique/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542023v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lechappee.org/collections/pour-en-finir-avec/la-numerisation-du-monde" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495617v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuillerai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/1917-2017/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340158v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/315-limperatif-de-la-sobriete-numerique-lenjeu-des-modes-de-vie-9782373612585.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823047v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697378v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697404v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697393v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822527v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250309v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pilichowski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Morel Darleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397668v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250322v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250314v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283914v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Michot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746519v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444198v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bayon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schneider" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04578626v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860844v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.antipodes.ch/produit/la-decroissance-chemin-faisant/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472818v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9848" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472830v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472824v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472852v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14346-5_2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472846v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25910-4_133" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472827v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472835v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/philosophie/806-manifeste-pour-une-philosophie-de-terrain-9782364414621.html?search_query=Manifeste+pour+une+philosophie+de+terrain&amp;amp;results=92" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542055v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630400/humains" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542058v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842553v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542052v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542059v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996278v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697677v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283903v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409014v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768275v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408992v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767951v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423393v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423396v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553758v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462952v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463144v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459968v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425136v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511208v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511056v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957836v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957825v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957797v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957817v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>