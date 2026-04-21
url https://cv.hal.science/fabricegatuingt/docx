--- v0 (2026-03-20)
+++ v1 (2026-04-21)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fabrice Gatuingt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Curriculum Vitae</w:t>
+        <w:t xml:space="preserve">Professeur Classe Exceptionnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -144,5943 +144,6129 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur - ENS Paris-Saclay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Directeur du Département d'Enseignement et de Recherche Génie Civil et Environnement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">_____________________________________________________________________________________​</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FRESC - Fédération de Recherche CNRS pour la transition Écologique et la Soutenabilité de la Construction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Directeur de la fédération</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">_____________________________________________________________________________________​</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LMPS - Laboratoire de Mécanique Paris-Saclay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">​_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-guided PGD-Stereocorrelation for hybrid testing</w:t>
+                <w:t xml:space="preserve">Identification of non linear parameters from masonry triplet shear tests using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuyang Chang</w:t>
+                <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Grashorn</w:t>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117672⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (4), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03052-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830346v1</w:t>
+                <w:t xml:space="preserve">hal-05590889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotube effects on low-cement mortar performance and eco-efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">F.S.J. Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Giry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">A.C.S. Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.113068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498249v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la durée de vie et des solutions de réparation du béton armé sur les impacts environnementaux calculés par une ACV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Destruhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.369-381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.31⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248228v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation-guided PGD-Stereocorrelation for hybrid testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Grashorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 435, pp.117672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118956v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon nanotubes and cement reduction on the bond strength of steel bars in concrete: An experimental investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.C.S. Bezerra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.139940⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884608v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet de la durée de vie et des solutions de réparation du béton armé sur les impacts environnementaux calculés par une ACV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.369-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180848v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube effects on low-cement mortar performance and eco-efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of carbon nanotubes and cement reduction on the bond strength of steel bars in concrete: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.S.J. Poggiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.S. Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109, pp.113068. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 461, pp.139940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.139940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119133v1</w:t>
+                <w:t xml:space="preserve">hal-04884608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of physical and mechanical properties of concrete with carbon nanotubes pre-dispersed in cement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109255⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574341v1</w:t>
+                <w:t xml:space="preserve">hal-05180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hyper‐reduced order models for accelerating parametric analyses on reinforced concrete structures subjected to earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.38⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.476-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mice.13120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176585v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117100⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (1), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612997v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper‐reduced order models for accelerating parametric analyses on reinforced concrete structures subjected to earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of physical and mechanical properties of concrete with carbon nanotubes pre-dispersed in cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Dias Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heron Freitas Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luis Christoforo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mice.13120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.109255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275212v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review on the engineering properties of concrete with carbon nanotubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-023-04117-w⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.117100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048090v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Proocedings of the 41th meeting ot civil engineering (CFGC) - Paris, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270842v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review on the engineering properties of concrete with carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Dias Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Araujo Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Sofia Fonseca Camargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riccardi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flávia Spitale Jacques Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (4), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-023-04117-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144913v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270839v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1952488⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 63, pp.1067-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424938v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCRE-based finite element model updating: Cast3M implementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103220⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G3), pp.507-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760608v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MCRE-based finite element model updating: Cast3M implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Luiz Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881906v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1952488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456755v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On structural finite element modeling strategies and their influence on the optimization of final constructability of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 385, pp.111541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study based on the Constitutive Relation Error for identifying semi-rigid joint parameters between planar structural elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (3), pp.726-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173599v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical study based on the Constitutive Relation Error for identifying semi-rigid joint parameters between planar structural elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Luiz Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955768v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374312v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pore pressure on cracking and mechanical performance of concrete subjected to drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé‐secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.19-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930373v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of pore pressure on cracking and mechanical performance of concrete subjected to drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103620⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003177v1</w:t>
+                <w:t xml:space="preserve">hal-02930373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702706v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-frequency approach based on Padé approximants for the treatment of transient dynamics problems with the variational theory of complex rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.026⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458736v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering analysis in a mesoscopic model of a concrete-like material and its impact on dynamic fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), pp.306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2016046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the aircraft crash induced local nonlinearities on the overall dynamic response of a RC structure through a parametric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new multi-frequency approach based on Padé approximants for the treatment of transient dynamics problems with the variational theory of complex rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255318v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Of The Variational Theory Of Complex Rays To The Determination Of Shock Induced Vibration Of A Rc Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Influence of the aircraft crash induced local nonlinearities on the overall dynamic response of a RC structure through a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/SAFE-V6-N2-427-437⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370899v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for assessing the global dynamic response of large shell structures under impact loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Application Of The Variational Theory Of Complex Rays To The Determination Of Shock Induced Vibration Of A Rc Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Kovalevsky</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EC-06-2014-0124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.427-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/SAFE-V6-N2-427-437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240476v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142, pp.255-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new methodology for assessing the global dynamic response of large shell structures under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (8), pp.2343-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EC-06-2014-0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127, pp.161-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical determination of the tensile response and the dissipated fracture energy of concrete: role of the meso-structure and influence of the loading rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37, pp.3112-3130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2181⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.536-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994253v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-mechanical model for concrete under dynamic tensile and compressive loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Numerical determination of the tensile response and the dissipated fracture energy of concrete: role of the meso-structure and influence of the loading rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Snozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 178, pp.179-194. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.3112-3130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-012-9778-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00994260v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel and multiscale strategy for the parametric study of transient dynamic problems with friction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A meso-mechanical model for concrete under dynamic tensile and compressive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Snozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 178, pp.179-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-012-9778-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994263v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A parallel and multiscale strategy for the parametric study of transient dynamic problems with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.657-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994292v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A parallel, multiscale domain decomposition method for the transient dynamic analysis of assemblies with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.1297-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994281v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel, multiscale domain decomposition method for the transient dynamic analysis of assemblies with friction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994296v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77, pp.2294-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994323v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A testing technique for concrete under confinement at high rates of strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (6), pp.425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic 3D delay-damage model to simulate concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.749-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A testing technique for concrete under confinement at high rates of strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (4), pp.417-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994320v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A testing technique for concrete under confinement at high rates of strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (6), pp.425-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994382v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (3), pp.391-404. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74, pp.1539-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994389v1</w:t>
+                <w:t xml:space="preserve">hal-00994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On numerical implementation of a coupled rate dependent damage-plasticity constitutive model for concrete in application to high-rate dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994400v1</w:t>
+                <w:t xml:space="preserve">hal-00994389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic behavior modelling of concrete in dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On numerical implementation of a coupled rate dependent damage-plasticity constitutive model for concrete in application to high-rate dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5-6), pp.583-604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994415v1</w:t>
+                <w:t xml:space="preserve">hal-00994400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive model of coupled damage-plasticity and its finite element implementation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inelastic behavior modelling of concrete in dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (12), pp.1287-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00043-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994404v1</w:t>
+                <w:t xml:space="preserve">hal-00994415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled damage and plasticity modelling in transient dynamic analysis of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Constitutive model of coupled damage-plasticity and its finite element implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damijan Markovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (4), pp.381-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994422v1</w:t>
+                <w:t xml:space="preserve">hal-00994404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupled damage and plasticity modelling in transient dynamic analysis of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compaction and Tensile Damage in Concrete: Constitutive Modelling and Application to Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 183 (3-4), pp.291-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00223-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6090,9785 +6276,9785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate-based approach to accelerate the design and build phases of reinforced concrete bridges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354498v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Serviceability-Based Design of Reinforced Concrete Rail Bridges under Geometric Uncertainties induced by unforeseen events: A Surrogate Modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">A surrogate-based approach to accelerate the design and build phases of reinforced concrete bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammed Achhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361745v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accelerating the Serviceability-Based Design of Reinforced Concrete Rail Bridges under Geometric Uncertainties induced by unforeseen events: A Surrogate Modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammed Achhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">WCRR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Colorado springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176577v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of models of high-speed railway track dynamics for assessing sleepers aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuralay Kadekeshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Railway Engineering-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Models For Predicting The Aging Of Mechanical Track Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuralay Kadekeshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Railway Research (WCRR) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning reliability analysis for the design of continuous reinforced concrete beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625785v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Active learning reliability analysis for the design of continuous reinforced concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammed Achhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823011v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional real-time hybrid test on a steel column virtually connected to a reinforced concrete substructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bodnar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2023 - XII International Conference on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFRAC 2023 - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague (CZ), Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303424v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bond behavior of GFRP bars in concrete with carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elvys Dias Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Ludvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Callari</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Spitale Jacques Poggiali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Cesar da Silva Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2023 - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering (CICE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303371v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond behavior of GFRP bars in concrete with carbon nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative performance assessment of surrogate models for reinforced concrete rail bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammed Achhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augusto Cesar da Silva Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering (CICE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology (MMLDE-CSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, El paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138751v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance assessment of surrogate models for reinforced concrete rail bridges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bidirectional real-time hybrid test on a steel column virtually connected to a reinforced concrete substructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology (MMLDE-CSET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURODYN 2023 - XII International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2647/14/142007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396236v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of POD-UDEIM and POD-ECSW model order reduction in the case of damaging RC structures subjected to earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2023 - Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the strut-and-tie design for reinforced concrete massive structures by deformation flow analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling of a PsD hybrid test on a RC column/beam junction combining a multifibre beam model and a POD-ROM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Titirla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fib International Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.414 - 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003316404-49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699690v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a PsD hybrid test on a RC column/beam junction combining a multifibre beam model and a POD-ROM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the strut-and-tie design for reinforced concrete massive structures by deformation flow analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bodnar</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">fib International Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677950v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of crack openings in concrete structures under multi-physic loadings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures - CRC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304909v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical estimation of crack openings in concrete structures under multi-physic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures - CRC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304343v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced finite elements for the simulations of structures with embedded anchors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC10.233539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Banci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC10.233386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153180v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Voldoire</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153200v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153191v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153171v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying on the mechanical performances of concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153183v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGRO-MECHANICAL MODELLING OF SELF INDUCED STRESSES: THE CASE OF VERCORS GUSSET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Effect of drying on the mechanical performances of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONMOD 2018 International symposium on Concrete modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153141v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HYGRO-MECHANICAL MODELLING OF SELF INDUCED STRESSES: THE CASE OF VERCORS GUSSET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">CONMOD 2018 International symposium on Concrete modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153207v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623486v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+                <w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desmorat</w:t>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623490v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703429v1</w:t>
+                <w:t xml:space="preserve">hal-01623490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gatuingt</w:t>
+                <w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623494v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899262v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la décohésion des inclusions granulaires dans un béton soumis à une sollicitation dynamique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil - AUGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623662v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623642v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behaviour</w:t>
+                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvère Pierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623650v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339892v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de la décohésion des inclusions granulaires dans un béton soumis à une sollicitation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Jirásek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil - AUGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623655v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stéfan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece. pp.242-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the nonlinear mechanical response of reinforced concrete structures by simplified approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Eddin Iskef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Geotechnics, Buildings and Structures (CIGOS 2015 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623736v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407841v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle stratégie pour la simulation d'un impact sur une grande structure en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF) 2 B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du clustering dans une mésostructure et son impact sur la rupture dynamique du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">32e rencontres universitaires de Génie Civil, AUGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023546v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017057v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.Cle USB</w:t>
+              <w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017046v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Technological Innovations in Nuclear Civil Engineering TINCE2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.Cle USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183176v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the macro-porosity and the meso-structure on the dynamic properties of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvère Pierre</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Conference on Technological Innovations in Nuclear Civil Engineering TINCE2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016930v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the macro-porosity and the meso-structure on the dynamic properties of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+                <w:t xml:space="preserve">Silvère Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e rencontres universitaires de Génie Civil, AUGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, St. Anton am Arlberg, Austria. pp.283-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16645-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023547v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement dynamique du béton à l'aide d'une représentation de sa méso-structure et d'éléments cohésifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Testing Technique of Confined Compression for Concrete at High Rates of Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics - ICEM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017153v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par corrélation d'images d'essais d'impact sur poutres en Béton Armé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new way for the study of the shaking of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623756v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way for the study of the shaking of reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Shaking of reinforced concrete structures induced by a transient dynamic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering - COMPDYN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023416v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Testing Technique of Confined Compression for Concrete at High Rates of Strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prédiction du comportement dynamique du béton à l'aide d'une représentation de sa méso-structure et d'éléments cohésifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Snozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics - ICEM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625162v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaking of reinforced concrete structures induced by a transient dynamic load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse par corrélation d'images d'essais d'impact sur poutres en Béton Armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering - COMPDYN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623749v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de perméabilité en milieu fissuré : approche méso-macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfert 2012: : propriétés de transfert des géomatériaux :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the dynamic tensile response and dissipated fracture energy of concrete with a cohesive element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Snozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on numerical modeling strategies for sustainable concrete structures - SSCS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie multiéchelle temps-espace pour l'analyse des grands délaminages en dynamique transitoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fracture roughness of concrete sample with hard inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Malherbe</w:t>
+                <w:t xml:space="preserve">Jean-François Jerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">II International Conference on Particule-based Methods Fundamentals and Applications, PARTICULES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592904v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro numerical approach to macroscopic permeability of fractured concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une stratégie multiéchelle temps-espace pour l'analyse des grands délaminages en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Colliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline de Sa</w:t>
+                <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Computational Plasticity - COMPLAS XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624656v1</w:t>
+                <w:t xml:space="preserve">hal-00592904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the meso-structure in numerical simulation of dynamic tensile fracture of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Meso-macro numerical approach to macroscopic permeability of fractured concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XI International Conference on Computational Plasticity - COMPLAS XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624661v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture roughness of concrete sample with hard inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Influence of the meso-structure in numerical simulation of dynamic tensile fracture of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Snozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particule-based Methods Fundamentals and Applications, PARTICULES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624629v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Merida, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b10552-186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624668v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Austria. pp.Clé USB</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625017v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Austria. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017194v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multiscale analysis of delamination in dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625039v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed and multiscale domain decomposition approach for transient dynamic analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Parallel, Distributed and Grid Computing for Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pécs, Hungary</w:t>
+              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625019v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour la multirésolution en dynamique transitoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A mixed and multiscale domain decomposition approach for transient dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">The First International Conference on Parallel, Distributed and Grid Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401530v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle des grands délaminages en dynamique transitoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour la multirésolution en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625043v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la fissuration des structures endommagées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse multi-échelle des grands délaminages en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625047v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la fissuration des structures endommagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421811v1</w:t>
+                <w:t xml:space="preserve">hal-01625047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401522v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUST ANISOTROPIC VISCO-DAMAGE MODELING FOR IMPACT APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal time for nonlocal integral framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Fracture, ECF17,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale method for transient dynamic analysis of assemblies with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering Computational Technology (ECT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccp.89.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SCALE DYNAMIC METHOD FOR STRUCTURES WITH CONTACT INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTICITY-DAMAGE VERSUS ANISOTROPIC DAMAGE FOR IMPACT ON CONCRETE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII International Congresses on Theoretical and Applied Mechanics - ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement anisotrope avec effet retard pour le calcul de structures en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale computational strategy for assembly of structures in dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering -COMPDYN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour les assemblages de structure en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics framework for robust computations with induced anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Catania, Italy. pp. 377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic anisotropic damage computations of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de l'endommagement de dalles en béton armé impactées par un réacteur d'avion idéalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing concrete at high strains and high rates of strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement d’une structure soumise à une explosion : Utilisation d’un modèle de comportement visco-endommageable”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouet Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau GEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15878,179 +16064,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2021 session of the 13th fib International PhD Symposium in Civil Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2020 session of the 13th fib International PhD Symposium in Civil Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torrenti Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16060,100 +16246,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la rupture des ouvrages en béton sollicités en dynamique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00630727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16163,105 +16349,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de structures sous impacts : du comportement des matériaux à la simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00630729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16329,51 +16515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFD46A9C"/>
+    <w:nsid w:val="54EA0C3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16560,51 +16746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricegatuingt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9185-4719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05251241X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Reis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.J. Poggiali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.S. Bezerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.139940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Dias Reis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Freitas Resende" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Christoforo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Araujo Borges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sofia Fonseca Camargos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Spitale Jacques Poggiali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04117-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103220" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Snozzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9778-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72A05DA267AA3EC4ABA2550682D64CAACAC1768C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.04.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00043-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Markovic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.188" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.61" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05357548v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Kadekeshova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625785v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ludvig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cesar da Silva Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623741v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-31" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625162v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592904v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624661v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jerier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malherbe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456762v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333545v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630727v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricegatuingt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9185-4719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05251241X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.J. Poggiali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.S. Bezerra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.139940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Dias Reis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Freitas Resende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Christoforo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Araujo Borges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sofia Fonseca Camargos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Spitale Jacques Poggiali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04117-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Snozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9778-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72A05DA267AA3EC4ABA2550682D64CAACAC1768C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.04.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00043-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Markovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.61" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05357548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Kadekeshova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ludvig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cesar da Silva Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-31" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625162v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jerier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malherbe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116562v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>