--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1,16460 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16408 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Gatuingt </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Classe Exceptionnelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabricegatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9185-4719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05251241X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=WwFG4JAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur - ENS Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du Département d'Enseignement et de Recherche Génie Civil et Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_____________________________________________________________________________________​</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FRESC - Fédération de Recherche CNRS pour la transition Écologique et la Soutenabilité de la Construction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la fédération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_____________________________________________________________________________________​</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LMPS - Laboratoire de Mécanique Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">​_____________________________________________________________________________________</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non linear parameters from masonry triplet shear tests using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (4), pp.193. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-026-03052-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-guided PGD-Stereocorrelation for hybrid testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyang Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Grashorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 435, pp.117672. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la corrélation d’images pour l’analyse d’essais de compression diagonale sur des panneaux en maçonnerie renforcés ou non</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Destruhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5ème édition des Journées Nationales de la Maçonnerie, 43 (6), pp.5647. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.6.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave dispersion and bifurcation analyses of eikonal gradient-enhanced isotropic damage models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.105643. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Design of Masonry Triplet Shear Tests using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (6), pp.203. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la durée de vie et des solutions de réparation du béton armé sur les impacts environnementaux calculés par une ACV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robine Calixte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.369-381. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotubes and cement reduction on the bond strength of steel bars in concrete: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S.J. Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.S. Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.139940. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.139940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the shear behavior of masonry triplets via digital image correlation, damage quantification and Mohr-Coulomb criterion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.109696. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2025.109696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube effects on low-cement mortar performance and eco-efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S.J. Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.S. Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.113068. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2025.113068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of physical and mechanical properties of concrete with carbon nanotubes pre-dispersed in cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Dias Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heron Freitas Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luis Christoforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.109255. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a test-calculation dialogue for shear tests on masonry triplets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (1), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eikonal gradient-enhanced regularization of anisotropic second-order tensorial continuum damage models for quasi-brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117100. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper‐reduced order models for accelerating parametric analyses on reinforced concrete structures subjected to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Titirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.476-497. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mice.13120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential geometry-based thermodynamics derivation of isotropic and anisotropic eikonal non-local gradient (ENLG) damage models using a micromorphic media framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.109670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debonding Analysis of Fibre Reinforced Polymer Anchors in Concrete via In-Situ X-Ray Microtomography Tests Coupled to Volume and Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 63, pp.1067-1083. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-023-00975-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review on the engineering properties of concrete with carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Dias Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Araujo Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Sofia Fonseca Camargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Spitale Jacques Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (4), pp.205. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-023-04117-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of concrete specimens with the gradient-enhanced Eikonal non-local damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Proocedings of the 41th meeting ot civil engineering (CFGC) - Paris, 41 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transient drying on mechanical properties of concrete specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2021.1952488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCRE-based finite element model updating: Cast3M implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Luiz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.103220. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advengsoft.2022.103220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional study of boundary effects and damage diffusion for regularized damage models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 350 (G3), pp.507-546. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward virtual design and optimization of a structural test monitored by a multi-view system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vitse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.112-128. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309324720910887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced finite element formulation incorporating stress jumps and interface behaviour in structures with embedded linear inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122 (3), pp.726-751. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study based on the Constitutive Relation Error for identifying semi-rigid joint parameters between planar structural elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Luiz Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On structural finite element modeling strategies and their influence on the optimization of final constructability of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaja Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 385, pp.111541. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall‐slab joint parameter identification of a reinforced concrete structure using possibly corrupted modal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé‐secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.19-39. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pore pressure on cracking and mechanical performance of concrete subjected to drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Eikonal Non-Local (ENL) damage models: Influence of the integration rule for computing interaction distances and indirect loading control on damage localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From diffuse damage to strain localization from an Eikonal Non-Local (ENL) Continuum Damage model with evolving internal length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.650-674. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-frequency approach based on Padé approximants for the treatment of transient dynamics problems with the variational theory of complex rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 392, pp.170-186. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering analysis in a mesoscopic model of a concrete-like material and its impact on dynamic fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.306. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the aircraft crash induced local nonlinearities on the overall dynamic response of a RC structure through a parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Of The Variational Theory Of Complex Rays To The Determination Of Shock Induced Vibration Of A Rc Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussallam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SAFE-V6-N2-427-437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for assessing the global dynamic response of large shell structures under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Kovalevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (8), pp.2343-2382. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EC-06-2014-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal models with damage-dependent interactions motivated by internal time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Jirásek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.255-275. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling permeability for fractured concrete: meso-macro numerical approach coupled to strong discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.536-550. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dissipation of a modular anisotropic damage model : application to concrete under impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical determination of the tensile response and the dissipated fracture energy of concrete: role of the meso-structure and influence of the loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonardo Snozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.3112-3130. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meso-mechanical model for concrete under dynamic tensile and compressive loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonardo Snozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.179-194. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9778-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel and multiscale strategy for the parametric study of transient dynamic problems with friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.657-672. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-active damage versus non-local enhancement for anisotropic damage dynamics computations with alternated loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.2294-2315. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel, multiscale domain decomposition method for the transient dynamic analysis of assemblies with friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 199, pp.1297-1306. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non standard thermodynamics framework for robust computations with induced anisotropic damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.53-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789509104839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic damage modelling of biaxial behaviour and rupture of concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (4), pp.417-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic 3D delay-damage model to simulate concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.749-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A testing technique for concrete under confinement at high rates of strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (6), pp.425. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A testing technique for concrete under confinement at high rates of strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (6), pp.425-446. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal anisotropic damage model and related computational aspects for quasi-brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 74, pp.1539-1560. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2006.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.391-404. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17747120.2006.9692835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On numerical implementation of a coupled rate dependent damage-plasticity constitutive model for concrete in application to high-rate dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (5-6), pp.583-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic behavior modelling of concrete in dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (12), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7949(03)00043-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive model of coupled damage-plasticity and its finite element implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damijan Markovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.381-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled damage and plasticity modelling in transient dynamic analysis of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction and Tensile Damage in Concrete: Constitutive Modelling and Application to Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Burlion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 183 (3-4), pp.291-308. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surrogate-based approach to accelerate the design and build phases of reinforced concrete bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating the Serviceability-Based Design of Reinforced Concrete Rail Bridges under Geometric Uncertainties induced by unforeseen events: A Surrogate Modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Colorado springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essais virtuels de l'instrumentation multivue et multiéchelle des essais en compression diagonale sur des panneaux en maçonnerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of models of high-speed railway track dynamics for assessing sleepers aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuralay Kadekeshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Railway Engineering-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinbourgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Models For Predicting The Aging Of Mechanical Track Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuralay Kadekeshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Railway Research (WCRR) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active learning reliability analysis for the design of continuous reinforced concrete beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation à gradient implicite avec une métrique Riemanniene pour les matériaux quasi-fragiles : anisotropie induite de l'endommagement et interactions non-locales évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ribeiro Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional real-time hybrid test on a steel column virtually connected to a reinforced concrete substructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Titirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYN 2023 - XII International Conference on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2647/14/142007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative performance assessment of surrogate models for reinforced concrete rail bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhammed Achhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology (MMLDE-CSET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, El paso, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic and anisotropic Eikonal gradient-enhanced damage models: thermodynamics derivation and simulation of quasi-brittle materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Callari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC 2023 - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond behavior of GFRP bars in concrete with carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Dias Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Ludvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Spitale Jacques Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Cesar da Silva Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of POD-UDEIM and POD-ECSW model order reduction in the case of damaging RC structures subjected to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Titirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2023 - Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse unidimensionnelle des effets de bords et de diffusion de l'endommagement pour des méthodes non locales avec interactions évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno RIBEIRO NOGUEIRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2022 - 15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of the strut-and-tie design for reinforced concrete massive structures by deformation flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaja Razafimbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Bottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fib International Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a PsD hybrid test on a RC column/beam junction combining a multifibre beam model and a POD-ROM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Titirla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.414 - 423, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003316404-49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of crack openings in concrete structures under multi-physic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Conference on Early-Age and Long-Term Cracking in RC Structures - CRC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the localized failure of CFRP retrofitted reinforced concrete joints with embedded anchors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Finite Element Model Updating approach for shear-wall slab connections subjected to dynamical loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme Colloque National AFPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-to-fracture transition through an Eikonal Non-Local (ENL) continuum damage formulation with embedded strong discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21012/FC10.233386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse unidimensionnelle de la transition « endommagement non local eikonal-fissure cohésive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced finite elements for the simulations of structures with embedded anchors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21012/FC10.233539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Banci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cracks of damaged concrete structures in dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Voldoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local interactions across damaged bands and near notches or free-edges in isotropic Eikonal Non-Local (ENL) damage models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC 2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of drying on the mechanical performances of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bad Hofgastein, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYGRO-MECHANICAL MODELLING OF SELF INDUCED STRESSES: THE CASE OF VERCORS GUSSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONMOD 2018 International symposium on Concrete modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive analysis of damaged zone of concrete structures for real cracks description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-mechanical modelling of self induced stresses during the service life of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal damage formulation with evolving internal length: the Eikonal nonlocal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cracking due to shrinkage restraint in concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bruxelles (et environs), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRACKING ANALYSIS OF FIBRE REINFORCED STRUCTURES SUBJECT TO DYNAMIC LOADING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la fissuration d'une structure en béton de fibres sous sollicitations dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de la décohésion des inclusions granulaires dans un béton soumis à une sollicitation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil - AUGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai multiaxial d'assemblage poutre-poteau en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Raka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Techniques d'Imagerie pour la CaractArisation des MatAriaux et des Structures du GAnie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussallam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal damage with evolving internal length: the Eikonal nonlocal formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Rastiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Jirásek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUIUM LAGRANGIANUM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of drying effets on concrete’s mechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soleilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering Conference segment on Service life of cement-based materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Stéfan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece. pp.242-253, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the nonlinear mechanical response of reinforced concrete structures by simplified approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Eddin Iskef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Geotechnics, Buildings and Structures (CIGOS 2015 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesoscopic approach to study the influence of aggregates spatial arrangement on concrete dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvere Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du clustering dans une mésostructure et son impact sur la rupture dynamique du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle stratégie pour la simulation d'un impact sur une grande structure en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF) 2 B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du clustering dans une mésostructure et son impact sur la rupture dynamique du béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussallam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.Cle USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussallam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Technological Innovations in Nuclear Civil Engineering TINCE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the macro-porosity and the meso-structure on the dynamic properties of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, St. Anton am Arlberg, Austria. pp.283-293, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b16645-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e rencontres universitaires de Génie Civil, AUGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du comportement dynamique du béton à l'aide d'une représentation de sa méso-structure et d'éléments cohésifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonardo Snozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par corrélation d'images d'essais d'impact sur poutres en Béton Armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Rencontres de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Technique of Confined Compression for Concrete at High Rates of Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Experimental Mechanics - ICEM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Alexandroupolis, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking of reinforced concrete structures induced by a transient dynamic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering - COMPDYN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for the study of the shaking of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Moussalam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de perméabilité en milieu fissuré : approche méso-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert 2012: : propriétés de transfert des géomatériaux :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dynamic tensile response and dissipated fracture energy of concrete with a cohesive element model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonardo Snozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on numerical modeling strategies for sustainable concrete structures - SSCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie multiéchelle temps-espace pour l'analyse des grands délaminages en dynamique transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-macro numerical approach to macroscopic permeability of fractured concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benboudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Computational Plasticity - COMPLAS XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the meso-structure in numerical simulation of dynamic tensile fracture of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonardo Snozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture roughness of concrete sample with hard inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International Conference on Particule-based Methods Fundamentals and Applications, PARTICULES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic cracks initiation, propagation, coalescence, speed and arrest from anisotropic damage mechanics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of an internal time in nonlocal integral theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Concrete Structures, Euro-C 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Austria. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of an anisotropic delay damage model for impact on reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Under Severe Conditions - CONSEC’10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10552-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiscale analysis of delamination in dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupleix-Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics - ECCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul multiéchelle pour la multirésolution en dynamique transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed and multiscale domain decomposition approach for transient dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Parallel, Distributed and Grid Computing for Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation due to damage for an anisotropic 3D delay­-damage model Application to reinforced concrete structures under impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Island of Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des grands délaminages en dynamique transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malherbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope&#8239;: application au calcul de structures en béton armé sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la fissuration des structures endommagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique - CFM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation due à l'endommagement anisotrope : application au calcul de structures en béton armé sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal time for nonlocal integral framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Fracture, ECF17,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUST ANISOTROPIC VISCO-DAMAGE MODELING FOR IMPACT APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE DYNAMIC METHOD FOR STRUCTURES WITH CONTACT INTERFACES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale method for transient dynamic analysis of assemblies with friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Engineering Computational Technology (ECT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.40, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.89.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASTICITY-DAMAGE VERSUS ANISOTROPIC DAMAGE FOR IMPACT ON CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Congresses on Theoretical and Applied Mechanics - ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement anisotrope avec effet retard pour le calcul de structures en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational strategy for assembly of structures in dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering -COMPDYN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rethymno, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de calcul multiéchelle pour les assemblages de structure en dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Odièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics framework for robust computations with induced anisotropic damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture Mechanics of Concrete and Concrete Structures, FraMCoS-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Catania, Italy. pp. 377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic anisotropic damage computations of concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of equivalent strains on the multi-axial response of an anisotropic damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2006 - 6th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element computations of rupture with induced anisotropic damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-C Conference on Computational Modelling of Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mayrhofen, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation numérique d'un modèle d'endommagement anisotrope non-local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Desmorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIes Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'endommagement de dalles en béton armé impactées par un réacteur d'avion idéalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing concrete at high strains and high rates of strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.241-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement d’une structure soumise à une explosion : Utilisation d’un modèle de comportement visco-endommageable”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouet Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau GEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2021 session of the 13th fib International PhD Symposium in Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrenti Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2020 session of the 13th fib International PhD Symposium in Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrenti Jean-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la rupture des ouvrages en béton sollicités en dynamique rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement de structures sous impacts : du comportement des matériaux à la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gatuingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16515,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54EA0C3A"/>
+    <w:nsid w:val="9538EEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16746,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricegatuingt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9185-4719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05251241X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Reis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.J. Poggiali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.S. Bezerra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.139940" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Dias Reis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Freitas Resende" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Christoforo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109255" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Araujo Borges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sofia Fonseca Camargos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Spitale Jacques Poggiali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04117-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016046" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994253v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Snozzi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2181" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9778-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72A05DA267AA3EC4ABA2550682D64CAACAC1768C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.04.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gary" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00043-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Markovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.188" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354498v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.61" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05357548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Kadekeshova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138751v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ludvig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cesar da Silva Bezerra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623662v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-31" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625162v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jerier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624661v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624675v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malherbe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456762v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116562v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricegatuingt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9185-4719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05251241X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=WwFG4JAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03052-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Chang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grashorn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Destruhaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ribeiro Nogueira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02707-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.J. Poggiali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.S. Bezerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.139940" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2025.109696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.113068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Dias Reis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heron Freitas Resende" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luis Christoforo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo M. Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109255" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.38" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Titirla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.13120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00975-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Araujo Borges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Sofia Fonseca Camargos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Spitale Jacques Poggiali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04117-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno RIBEIRO NOGUEIRA" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jourdain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1952488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Luiz Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2022.103220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eddin Iskef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324720910887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Riccardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6557" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;&#8208;secourgeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Pierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Jir&#225;sek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Sa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2223" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/296C442C999BE5BEE5F29FCCA3FD90FDFBCB9CE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.06.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994253v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Snozzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2181" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9778-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72A05DA267AA3EC4ABA2550682D64CAACAC1768C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2010.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789509104839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forquin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.04.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2006.09.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692835" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00043-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Markovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.188" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammed Achhab" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.61" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176577v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05357548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuralay Kadekeshova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625785v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303424v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2647/14/142007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303371v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Ludvig" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Cesar da Silva Bezerra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-49" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233386" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rastiello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.233539" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153171v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Giry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153207v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623486v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jourdain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rastiello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703429v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899262v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iskef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623655v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623728v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Pierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623741v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-31" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623756v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lombard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625162v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623958v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vallade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624529v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592904v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix-Couderc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malherbe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Colliat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jerier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624668v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017194v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chambart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilbaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10552-186" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624675v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malherbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625043v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupleix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421811v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625047v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lebon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625059v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625069v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517615v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068979v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023121v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023045v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116562v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333545v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrenti Jean-Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930226v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>