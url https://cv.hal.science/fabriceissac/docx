--- v0 (2026-04-08)
+++ v1 (2026-05-09)
@@ -1523,329 +1523,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthode de constitution de dictionnaire de formes figées</w:t>
+                <w:t xml:space="preserve">Modèles théoriques inductifs et propositions d'applications aux donnés textuelles de l'ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-Laurent Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Italie. pp.12</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00619069v1</w:t>
+                <w:t xml:space="preserve">halshs-00619071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles théoriques inductifs et propositions d'applications aux donnés textuelles de l'ancien français</w:t>
+                <w:t xml:space="preserve">Telanaute : un outil de veille lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier-Laurent Salvador</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundous Ben Hariz Ouenniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.12</w:t>
+              <w:t xml:space="preserve">CINEO2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Espagne. pp.1165-1173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00619071v1</w:t>
+                <w:t xml:space="preserve">halshs-00619066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telanaute : un outil de veille lexicale</w:t>
+                <w:t xml:space="preserve">A framework for representing lexical resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soundous Ben Hariz Ouenniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINEO2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Espagne. pp.1165-1173</w:t>
+              <w:t xml:space="preserve">COLING-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, China. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00619066v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00619062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for representing lexical resources</w:t>
+                <w:t xml:space="preserve">Outils et méthode de constitution de dictionnaire de formes figées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, China. pp.8</w:t>
+              <w:t xml:space="preserve">JADT2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Italie. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00619062v1</w:t>
+                <w:t xml:space="preserve">halshs-00619069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morfetik, ressource lexicale pour le TAL</w:t>
               </w:r>
@@ -1950,601 +1950,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaires électroniques et étiquetage syntactico-sémantique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yet Another Web Crawler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.239-248</w:t>
+              <w:t xml:space="preserve">Web As Corpus 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Louvain-la-Neuve, Belgium. pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00168405v1</w:t>
+                <w:t xml:space="preserve">halshs-00410974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yet Another Web Crawler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionnaires électroniques et étiquetage syntactico-sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Buvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web As Corpus 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Louvain-la-Neuve, Belgium. pp.57-68</w:t>
+              <w:t xml:space="preserve">TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00410974v1</w:t>
+                <w:t xml:space="preserve">halshs-00168405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et informatisation de l'intercompréhension plurilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concordanciers : Thème et variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Uzcanga Vivar</w:t>
+                <w:t xml:space="preserve">Marc Chanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilinguisme et conscience linguistique : quelles articulations ? 8e Congrès international ALA, (2-5 juillet 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t>
+              <w:t xml:space="preserve">8es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.773-784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00153996v1</w:t>
+                <w:t xml:space="preserve">halshs-00154100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordanciers : Thème et variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+                <w:t xml:space="preserve">TAEMA : Traitement Automatique de l'Ecriture de Mots Affectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Buvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mathieu-Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.773-784</w:t>
+              <w:t xml:space="preserve">TALN 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain, Belgique. pp.856-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00154100v1</w:t>
+                <w:t xml:space="preserve">halshs-00153902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAEMA : Traitement Automatique de l'Ecriture de Mots Affectifs</w:t>
+                <w:t xml:space="preserve">L'apprentissage de l'écriture : du traitement de texte aux outils d'aide à l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Buvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain, Belgique. pp.856-867</w:t>
+              <w:t xml:space="preserve">Aide la rédaction - Apports du Traitement Automatique des langues, Journée ATALA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00153902v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00154007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage de l'écriture : du traitement de texte aux outils d'aide à l'écriture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didactique et informatisation de l'intercompréhension plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hû</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Uzcanga Vivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide la rédaction - Apports du Traitement Automatique des langues, Journée ATALA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Plurilinguisme et conscience linguistique : quelles articulations ? 8e Congrès international ALA, (2-5 juillet 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00154007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00153996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELANAUTE : une architecture pour la constitution de corpus à partir du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,165 +2828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une famille d'algorithmes de désambiguisation pour des formalismes lexicalisés</w:t>
+                <w:t xml:space="preserve">A Standard Representation Framework for TAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 5e Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN-98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of the fourth International Workshop on Tree Adjoining Grammars and Related Frameworks (TAG+4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, University of Pennsylvania, Philadelphia, Pennsylvania, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915803v1</w:t>
+                <w:t xml:space="preserve">hal-01915802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Representation Framework for TAG</w:t>
+                <w:t xml:space="preserve">Une famille d'algorithmes de désambiguisation pour des formalismes lexicalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fourth International Workshop on Tree Adjoining Grammars and Related Frameworks (TAG+4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, University of Pennsylvania, Philadelphia, Pennsylvania, Unknown Region</w:t>
+              <w:t xml:space="preserve">Actes de la 5e Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN-98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915802v1</w:t>
+                <w:t xml:space="preserve">hal-01915803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical comprehension and production in Alexia system</w:t>
               </w:r>
@@ -4120,225 +4120,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALEXIA : Un environnement d'aide à l'apprentissage lexical du françaislangue seconde</w:t>
+                <w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fouqueré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Issac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fiala P., Lafon P., Piguet M-P. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiala, Pierre and Lafon, Pierre and Piguet, Marie-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La locution : entre syntaxe et pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALF-Klincksieck, pp.105-118, 1997, http://www.klincksieck.com/accueil.html</w:t>
+              <w:t xml:space="preserve">La locution : entre lexique syntaxe et pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klincksieck, pp.105--118, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000631v1</w:t>
+                <w:t xml:space="preserve">hal-01915804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlexiA : un environnement d'aide à l'apprentissage lexical du français langue seconde</w:t>
+                <w:t xml:space="preserve">ALEXIA : Un environnement d'aide à l'apprentissage lexical du françaislangue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fouqueré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fiala, Pierre and Lafon, Pierre and Piguet, Marie-France. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiala P., Lafon P., Piguet M-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La locution : entre lexique syntaxe et pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klincksieck, pp.105--118, 1997</w:t>
+              <w:t xml:space="preserve">La locution : entre syntaxe et pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALF-Klincksieck, pp.105-118, 1997, http://www.klincksieck.com/accueil.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915804v1</w:t>
+                <w:t xml:space="preserve">edutice-00000631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.bombadil.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zenodote.bombadil.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.122.0.2042571" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chodkiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Bouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Emirkanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundous Ben Hariz Ouenniche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Uzcanga Vivar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Selva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.bombadil.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zenodote.bombadil.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915789v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Issac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.122.0.2042571" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chodkiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fouquer&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#251;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorne Bouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Emirkanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Cornec Rochelois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundous Ben Hariz Ouenniche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mejri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chanove" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Uzcanga Vivar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Gross" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Selva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cointe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>