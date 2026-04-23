--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -1218,51 +1218,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1559,351 +1559,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction acceptance modelling and estimation for a proactive engagement in the context of human-robot interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">muDialBot, vers l'interaction humain-robot multimodale pro-active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Njifenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Sucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444823v1</w:t>
+                <w:t xml:space="preserve">hal-04208590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Portability Strategies for Open-domain Dialogue with Pre-trained Language Models from High to Low Resource Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgile Sucal</w:t>
+                <w:t xml:space="preserve">Interaction acceptance modelling and estimation for a proactive engagement in the context of human-robot interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Dhaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Workshop on Spoken Dialogue Systems Technology (IWSDS '23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision (ICCV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631021v1</w:t>
+                <w:t xml:space="preserve">hal-05444823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">muDialBot, vers l'interaction humain-robot multimodale pro-active</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language Portability Strategies for Open-domain Dialogue with Pre-trained Language Models from High to Low Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Njifenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Sucal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virgile Sucal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications, 16e Rencontres Jeunes Chercheurs en RI, 30e Conférence sur le Traitement Automatique des Langues Naturelles, 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France. pp.26-29</w:t>
+              <w:t xml:space="preserve">The 13th International Workshop on Spoken Dialogue Systems Technology (IWSDS '23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208590v1</w:t>
+                <w:t xml:space="preserve">hal-04631021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portabilité linguistique des modèles de langage pré-appris appliqués à la tâche de dialogue humain-machine en français</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
+                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2053,106 +2053,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333916v1</w:t>
+                <w:t xml:space="preserve">hal-02024691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
+                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2170,82 +2170,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024691v1</w:t>
+                <w:t xml:space="preserve">hal-02333916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement en-ligne pour l’apprentissage conjoint de l’analyseur sémantique et du gestionnaire de dialogue d’un système d’interaction vocale</w:t>
               </w:r>
@@ -2679,265 +2679,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
+                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807782v1</w:t>
+                <w:t xml:space="preserve">hal-02021590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
+                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.41-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139491.3139495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021590v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online adaptation of an attention-based neural network for natural language generation</w:t>
               </w:r>
@@ -3129,243 +3129,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
+                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02041621v1</w:t>
+                <w:t xml:space="preserve">hal-02063583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
+                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063583v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02041621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Corpus Extension for Data-Driven Natural Language Generation</w:t>
               </w:r>
@@ -3453,217 +3453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
+                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02039937v1</w:t>
+                <w:t xml:space="preserve">hal-02042298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
+                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042298v1</w:t>
+                <w:t xml:space="preserve">hal-02039937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension automatique de la parole sans données de référence</w:t>
               </w:r>
@@ -3868,134 +3868,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social signal and user adaptation in reinforcement learning-based dialogue management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
+                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLIS '13 Proceedings of the 2nd Workshop on Machine Learning for Interactive Systems: Bridging the Gap Between Perception, Action and Communication </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315527v1</w:t>
+                <w:t xml:space="preserve">hal-00953747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4024,152 +4028,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">Social signal and user adaptation in reinforcement learning-based dialogue management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLIS '13 Proceedings of the 2nd Workshop on Machine Learning for Interactive Systems: Bridging the Gap Between Perception, Action and Communication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2493525.2493535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953747v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factored Machine Translation Systems for Russian-English</w:t>
               </w:r>
@@ -4244,623 +4244,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portability of semantic annotations for fast development of dialogue corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">Post-édition statistique pour l'adaptation aux domaines de spécialité en traduction automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.x-x</w:t>
+              <w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.527-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954198v1</w:t>
+                <w:t xml:space="preserve">hal-01320234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Post-Editing of Machine Translation for Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the European Association for Machine Translation (EAMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-adaptation in Spoken Dialogue Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSDS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Geist</w:t>
+                <w:t xml:space="preserve">Portability of semantic annotations for fast development of dialogue corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t>
+              <w:t xml:space="preserve">Interspeech 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685009v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-édition statistique pour l'adaptation aux domaines de spécialité en traduction automatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Huet</w:t>
+                <w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Linares</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.527-534</w:t>
+              <w:t xml:space="preserve">ICASSP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320234v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Specific User Simulation in Spoken Dialogue Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ITG Conference on Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Braunschweig, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4885,90 +4885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regroupement non-supervisé d'utilisateurs par leur comportement pour les systèmes de dialogue parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5237,437 +5237,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept Discovery for Language Understanding in an Information-Query Dialogue System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignement automatique pour la compréhension littérale de l'oral par approche segmentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval (KDIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314539v1</w:t>
+                <w:t xml:space="preserve">hal-01317556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Alignment for Segmental-based Language Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LIGA machine translation system for WMT 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP Workshop on Unsupervised Learning in NLP (UNSUP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.97-104</w:t>
+              <w:t xml:space="preserve">EMNLP 2011 SIXTH WORKSHOP ON STATISTICAL MACHINE TRANSLATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Edinburgh United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317563v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIGA machine translation system for WMT 2011</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Alignment for Segmental-based Language Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2011 SIXTH WORKSHOP ON STATISTICAL MACHINE TRANSLATION </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Edinburgh United Kingdom</w:t>
+              <w:t xml:space="preserve">EMNLP Workshop on Unsupervised Learning in NLP (UNSUP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959143v1</w:t>
+                <w:t xml:space="preserve">hal-01317563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement automatique pour la compréhension littérale de l'oral par approche segmentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept Discovery for Language Understanding in an Information-Query Dialogue System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval (KDIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317556v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Stochastic Understanding and Machine Translation Systems for Language Portability of Dialogue Systems</w:t>
               </w:r>
@@ -5748,90 +5748,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Concept Annotation Using Latent Dirichlet Allocation and Segmental Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5863,230 +5863,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011, papier long (oral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">Interspeech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959155v1</w:t>
+                <w:t xml:space="preserve">hal-00652446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Geist</w:t>
+                <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t>
+              <w:t xml:space="preserve">TALN 2011, papier long (oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652446v1</w:t>
+                <w:t xml:space="preserve">hal-00959155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using MMIL for the High Level Semantic Annotation of the French MEDIA Dialogue Corpus</w:t>
               </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6489,247 +6489,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Nearest Neighbor Monte-Carlo Control Algorithm for POMDP-based Dialogue Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature-based Summary Space for Stochastic Dialogue Modeling with Hierarchical Semantic Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGDIAL '09: the 10th Annual Meeting of the Special Interest Group in Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318161v1</w:t>
+                <w:t xml:space="preserve">hal-01320014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based Summary Space for Stochastic Dialogue Modeling with Hierarchical Semantic Frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">k-Nearest Neighbor Monte-Carlo Control Algorithm for POMDP-based Dialogue Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Gašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Jurcicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Keizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pinault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">SIGDIAL '09: the 10th Annual Meeting of the Special Interest Group in Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320014v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken language interpretation: On the use of dynamic Bayesian networks for semantic composition</w:t>
               </w:r>
@@ -6813,247 +6813,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to semantic composition for spoken language interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298570v1</w:t>
+                <w:t xml:space="preserve">hal-01434056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to semantic composition for spoken language interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434056v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t>
               </w:r>
@@ -7065,64 +7065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,64 +7199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7361,1217 +7361,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation linéaire discriminante pour l'apprentissage des HMM à analyse factorielle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318117v1</w:t>
+                <w:t xml:space="preserve">hal-01160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DBN-BASED MULTI-LEVEL STOCHASTIC SPOKEN LANGUAGE UNDERSTANDING SYSTEM</w:t>
+                <w:t xml:space="preserve">Transformation linéaire discriminante pour l'apprentissage des HMM à analyse factorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Palm Beach, United States</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318174v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant Initialization for Factor Analyzed HMM Training</w:t>
+                <w:t xml:space="preserve">A DBN-BASED MULTI-LEVEL STOCHASTIC SPOKEN LANGUAGE UNDERSTANDING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing Proceedings </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Palm Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318123v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2004 BBN/LIMSI 10xRT English Broadcast News Transcription System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminant Initialization for Factor Analyzed HMM Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 Rich Transcriptions Workshop, Pallisades, NY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434493v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2004 20xRT BBN/LIMSI English Conversational Telephone Speech System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rohit Prasad</w:t>
+                <w:t xml:space="preserve">The 2004 BBN/LIMSI 10xRT English Broadcast News Transcription System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afify</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Matsoukas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 Rich Transcriptions Workshop, Pallisades, NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">, 2004, Pallisades, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434485v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversational Telephone Speech Recognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Langzhou Chen</w:t>
+                <w:t xml:space="preserve">The 2004 20xRT BBN/LIMSI English Conversational Telephone Speech System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Matsoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Lin Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.212--215</w:t>
+              <w:t xml:space="preserve">2004 Rich Transcriptions Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pallisades, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454955v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Nearest Neighbours Estimator in a HMM-Based System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conversational Telephone Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schwenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langzhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Study Institute on Computational Models of Speech Pattern Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-60087-6_10⟩</w:t>
+              <w:t xml:space="preserve">ICASSP '03 - 2003 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Hong Kong, Hong Kong SAR China. pp.212-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1198755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574484v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the MLE algorithm to the K-NN pdf estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">K-Nearest Neighbours Estimator in a HMM-Based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Speech Communication and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NATO Advanced Study Institute on Computational Models of Speech Pattern Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, St. Helier, Jersey, United Kingdom. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-60087-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573977v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Probability Estimator in a HMM-based System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Application of the MLE algorithm to the K-NN pdf estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Conference on Speech Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Sydney, Australia. pp.67-72</w:t>
+              <w:t xml:space="preserve">European Conference of Speech Communication and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.2733-2736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617485v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-NN Versus Gaussian in HMM-Based Recognition System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Influence of the Probability Estimator in a HMM-based System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth European Conference on Speech Communication and Technology, EUROSPEECH 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.529-532</w:t>
+              <w:t xml:space="preserve">Australian Conference on Speech Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Sydney, Australia. pp.67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624700v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique dynamique dans un système de reconnaissance de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés français d'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K-NN Versus Gaussian in HMM-Based Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth European Conference on Speech Communication and Technology, EUROSPEECH 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.529-532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic Lexicon for a Very Large Vocabulary Vocal Dictation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH 1997 - Fifth European Conference of Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8581,154 +8715,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIGA (LIG/LIA) Machine Translation System for WMT 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SixthWorkshop on Statistical Machine Translation WMT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8738,51 +8872,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Users' Belief Awareness in Reinforcement Learning-based Situated Human-Robot Dialogue Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8818,266 +8952,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.G. Lee, H.K. Kim, M. Jeong, J.-H. Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Language Dialog Systems and Intelligent Assistants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.73-86, 2015, 978-3-319-19291-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19291-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Discovery and Automatic Semantic Annotation for Language Understanding in an Information-Query Dialogue System Using Latent Dirichlet Allocation and Segmental Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred A., Dietz J.L.G., Liu K., Filipe J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 348, Springer, pp.45-59, 2013, Communications in Computer and Information Science, 978-3-642-37185-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37186-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système du LIA pour la campagne DEFT2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,126 +9234,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grouin and C. ; Forest and D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations et évaluations en fouille de textes : Un panorama des campagnes DEFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coll. Systèmes d'information et organisations documentaires, Hermès, Chapitre 9, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9229,51 +9363,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9283,51 +9417,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings from Experiments of On-line Joint Reinforcement Learning of Semantic Parser and Dialogue Manager with real Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9362,65 +9496,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9567,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Matsoukas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colthurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.878257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3137019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493525.2493535" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keizer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairesse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960698" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434493v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abdou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afify" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Makhoul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Kao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langzhou Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montaci&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Caraty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60087-6_10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19291-8_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Matsoukas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colthurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.878257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3137019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493525.2493535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keizer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960698" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abdou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afify" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Kao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langzhou Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montaci&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Caraty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60087-6_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19291-8_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>