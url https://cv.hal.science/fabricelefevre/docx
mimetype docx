--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1991,51 +1991,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
+                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2053,106 +2053,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024691v1</w:t>
+                <w:t xml:space="preserve">hal-02333916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia, A Showcase for Fast Bootstrap of Conversation-Like Dialogues Based on a Goal-Oriented System</w:t>
+                <w:t xml:space="preserve">Joint On-Line Learning of a Zero-Shot Spoken Semantic Parser and a Reinforcement Learning Dialogue Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
@@ -2170,82 +2170,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Statistical Language and Speech Processing (SLSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ljublljana, Slovenia. pp.31-43, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31372-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333916v1</w:t>
+                <w:t xml:space="preserve">hal-02024691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement en-ligne pour l’apprentissage conjoint de l’analyseur sémantique et du gestionnaire de dialogue d’un système d’interaction vocale</w:t>
               </w:r>
@@ -2679,265 +2679,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
+                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.41-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139491.3139495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021590v1</w:t>
+                <w:t xml:space="preserve">hal-01807782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and evaluation of social competences such as humor in an artificial interactive agent</w:t>
+                <w:t xml:space="preserve">Apprentissage en ligne interactif d’un générateur en langage naturel neuronal pour le dialogue homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st ACM SIGCHI International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3139491.3139495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807782v1</w:t>
+                <w:t xml:space="preserve">hal-02021590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online adaptation of an attention-based neural network for natural language generation</w:t>
               </w:r>
@@ -3129,243 +3129,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
+                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063583v1</w:t>
+                <w:t xml:space="preserve">hal-02041621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVERSARIAL BANDIT FOR ONLINE INTERACTIVE ACTIVE LEARNING OF ZERO-SHOT SPOKEN LANGUAGE UNDERSTANDING</w:t>
+                <w:t xml:space="preserve">Optimiser l'adaptation en ligne d'un module de compréhension de la parole avec un algorithme de bandit contre un adversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, shanghai, China</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02041621v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Corpus Extension for Data-Driven Natural Language Generation</w:t>
               </w:r>
@@ -3453,217 +3453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
+                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042298v1</w:t>
+                <w:t xml:space="preserve">hal-02039937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-shot semantic parser for spoken language understanding</w:t>
+                <w:t xml:space="preserve">ONLINE ADAPTATIVE ZERO-SHOT LEARNING SPOKEN LANGUAGE UNDERSTANDING USING WORD-EMBEDDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brisban, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02039937v1</w:t>
+                <w:t xml:space="preserve">hal-02042298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension automatique de la parole sans données de référence</w:t>
               </w:r>
@@ -3868,308 +3868,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+                <w:t xml:space="preserve">Social signal and user adaptation in reinforcement learning-based dialogue management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLIS '13 Proceedings of the 2nd Workshop on Machine Learning for Interactive Systems: Bridging the Gap Between Perception, Action and Communication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2493525.2493535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953747v1</w:t>
+                <w:t xml:space="preserve">hal-01315527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
+                <w:t xml:space="preserve">Generalization of discriminative approaches for speech language understanding in a multilingual context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Jabaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
+              <w:t xml:space="preserve">International COnférence on Statistical Language and Speech Processing (SLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tarragonna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953745v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social signal and user adaptation in reinforcement learning-based dialogue management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ferreira</w:t>
+                <w:t xml:space="preserve">Approches statistiques discriminantes pour l'interprétation sémantique multilingue de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLIS '13 Proceedings of the 2nd Workshop on Machine Learning for Interactive Systems: Bridging the Gap Between Perception, Action and Communication </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TALN 2013, papier long (oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2493525.2493535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315527v1</w:t>
+                <w:t xml:space="preserve">hal-00953745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factored Machine Translation Systems for Russian-English</w:t>
               </w:r>
@@ -5863,338 +5863,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Geist</w:t>
+                <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t>
+              <w:t xml:space="preserve">TALN 2011, papier long (oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652446v1</w:t>
+                <w:t xml:space="preserve">hal-00959155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et combinaison d'approches pour la portabilité vers une nouvelle langue d'un système de compréhension de l'oral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Using MMIL for the High Level Semantic Annotation of the French MEDIA Dialogue Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bazillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011, papier long (oral)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Computational Semantics - IWCS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959155v1</w:t>
+                <w:t xml:space="preserve">inria-00638000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MMIL for the High Level Semantic Annotation of the French MEDIA Dialogue Corpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+                <w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthilkumar Chandramohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pietquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Computational Semantics - IWCS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jan 2011, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Interspeech 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638000v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Lingual Spoken Language Understanding from Unaligned Data using Discriminative Classification Models and Machine Translation</w:t>
               </w:r>
@@ -6269,247 +6269,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remy Kessler</w:t>
+                <w:t xml:space="preserve">Investigating multiple approaches for SLU portability to a new language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Jabaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
+              <w:t xml:space="preserve">Interspeech 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433891v1</w:t>
+                <w:t xml:space="preserve">hal-00959197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating multiple approaches for SLU portability to a new language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
+                <w:t xml:space="preserve">Système du LIA pour a campagne DEFT'10 : datation et localisation d'articles de presse francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Makuhari, Tokyo, Japan. pp.x-x</w:t>
+              <w:t xml:space="preserve">Défi Fouille de Texte (DEFT'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal (Québec), Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959197v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based Summary Space for Stochastic Dialogue Modeling with Hierarchical Semantic Frames</w:t>
               </w:r>
@@ -6813,247 +6813,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to semantic composition for spoken language interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato de Mori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434056v1</w:t>
+                <w:t xml:space="preserve">hal-01298570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to semantic composition for spoken language interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298570v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t>
               </w:r>
@@ -7065,64 +7065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7199,64 +7199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8118,51 +8118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Nearest Neighbours Estimator in a HMM-Based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,51 +8222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the MLE algorithm to the K-NN pdf estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,51 +8317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Probability Estimator in a HMM-based System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,51 +8438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés français d'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Speech Communication and Technology, EUROSPEECH 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.529-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH 1997 - Fifth European Conference of Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9141,90 +9141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système du LIA pour la campagne DEFT2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9701,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Matsoukas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colthurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.878257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3137019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493525.2493535" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keizer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960698" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abdou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afify" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Kao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langzhou Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montaci&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Caraty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60087-6_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19291-8_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Jabaian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2019.101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.06.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR9F89G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2093520" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Matsoukas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colthurst" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2006.878257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05450721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Njifenjou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Sucal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dhaussy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013265700003905" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05444823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31372-2_3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-40" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807782v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139491.3139495" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3137019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02041621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manishina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Milliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fiore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493525.2493535" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Potet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318164v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pinault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Keizer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mairesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960698" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318174v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abdou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afify" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Makhoul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Kao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxin Xu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454955v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langzhou Chen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montaci&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Caraty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60087-6_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627669v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19291-8_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37186-8_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433469v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>