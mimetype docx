--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -312,278 +312,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zero valent iron nanoparticles by ultrasound-assisted synthesis, study of Cr(VI) removal and application for the treatment of metal surface processing wastewater</w:t>
+                <w:t xml:space="preserve">Prediction of water retention properties of Syrian clayey soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104773⟩</w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2021.1965674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03018184v1</w:t>
+                <w:t xml:space="preserve">hal-03326818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water retention properties of Syrian clayey soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of zero valent iron nanoparticles by ultrasound-assisted synthesis, study of Cr(VI) removal and application for the treatment of metal surface processing wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhane Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+                <w:t xml:space="preserve">Abdelkrim Oumedjbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Bruand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chahrazed Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.104773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15324982.2021.1965674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326818v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03018184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of aluminum and zirconium based xerogel for defluoridation of drinking water: Study of material properties, solution kinetics and thermodynamics</w:t>
               </w:r>
@@ -1123,265 +1123,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01858304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t>
+                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01508689v1</w:t>
+                <w:t xml:space="preserve">insu-01315385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of ammonium-smectite with volatile organic compounds from leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.143 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2017.052.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01315385v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01508689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD investigation of the intercalation of nacrite with cesium chloride</w:t>
               </w:r>
@@ -1495,545 +1495,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01397083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">FoRTReSS: a flow for design space exploration of partially reconfigurable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10617-015-9160-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128445v1</w:t>
+                <w:t xml:space="preserve">hal-01134008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoRTReSS: a flow for design space exploration of partially reconfigurable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Duhem</w:t>
+                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al-Juhaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.874--878</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134008v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the high sensitivity of Chinese red clay soils to drought: significance of the clay characteristics</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît D’angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">A.-N Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangtao Qin</w:t>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xihnua Peng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Hartmann</w:t>
+                <w:t xml:space="preserve">L Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00942292v1</w:t>
+                <w:t xml:space="preserve">insu-01093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
+                <w:t xml:space="preserve">Origin of the high sensitivity of Chinese red clay soils to drought: significance of the clay characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-N Nguyen</w:t>
+                <w:t xml:space="preserve">Benoît D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Balima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+                <w:t xml:space="preserve">Jiangtao Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mirabel</w:t>
+                <w:t xml:space="preserve">Xihnua Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223-225, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093129v1</w:t>
+                <w:t xml:space="preserve">insu-00942292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sonication conditions: solvent, time, temperature and reactor type on the preparation of micron sized vermiculite particles</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ghayaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,715 +2411,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00595248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (3), pp.247-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00433524v1</w:t>
+                <w:t xml:space="preserve">insu-00509194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH4-smectite: Characterization, hydration properties and hydro mechanical behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flexible Operating System for Dynamic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XCell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00509194v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Operating System for Dynamic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with a natural Na-exchanged clay analogue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lemonnier</w:t>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Miramond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Devaux</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XCell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2009.11.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542646v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00433524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00331918v1</w:t>
+                <w:t xml:space="preserve">insu-00421309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00421309v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3155,927 +3155,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00376155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
+                <w:t xml:space="preserve">Use of zeolitic material from munella region (Albania) as fertilizer in the sandy soils of divjaka region (Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lantenois</w:t>
+                <w:t xml:space="preserve">Enkeleida Beqiraj Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+                <w:t xml:space="preserve">Fran Gjoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160450v1</w:t>
+                <w:t xml:space="preserve">insu-00376445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of zeolitic material from munella region (Albania) as fertilizer in the sandy soils of divjaka region (Albania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enkeleida Beqiraj Goga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fran Gjoka</w:t>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00376445v1</w:t>
+                <w:t xml:space="preserve">insu-00326369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
+              <w:t xml:space="preserve">, 2008, 340 (6), pp.340-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00326369v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
+                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+                <w:t xml:space="preserve">Sébastien Lantenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Jamel Mahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00310859v1</w:t>
+                <w:t xml:space="preserve">insu-00256330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of beidellites : characterization and study of the Cis and trans-vacant character.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis and characterization of dioctahedral smectites: A montmorillonites series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (1), pp.38-47. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (3-4), pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2008.0560104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00256330v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00160450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic assessment of the variation of the surface areas of two synthetic swelling clays during adsorption of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.1003-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160523v1</w:t>
+                <w:t xml:space="preserve">insu-00192533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the variation of the surface areas of two synthetic swelling clays during adsorption of water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Zajac</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 316 (2), pp.1003-1011. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.129-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00192533v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of lead uptake on the microstructure of a (Mg, Ca)-bearing bentonite (Prrenjas, Albania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of smectite interaction with metal iron at low temperature: 1. Smectite destabilization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts multi-échelles d'un échange (Mg, Ca)-Pb et ses conséquences sur l'augmentation de la perméabilité d'une bentonite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Touray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,260 +5138,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the dehydroxylated-rehydroxylated montmorillonite : Structure of the layers and intercalation of water molecules</w:t>
+                <w:t xml:space="preserve">Dehydroxylation of Fe3+, Mg-rich dioctahedral micas: (I) structural transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Drits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Drits</w:t>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (PR10), pp.Pr10-481-Pr10-487. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.491-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20001051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/000985500546963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02986504v1</w:t>
+                <w:t xml:space="preserve">hal-00115143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydroxylation of Fe3+, Mg-rich dioctahedral micas: (I) structural transformation</w:t>
+                <w:t xml:space="preserve">Studies of the dehydroxylated-rehydroxylated montmorillonite : Structure of the layers and intercalation of water molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Besson</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Drits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (PR10), pp.Pr10-481-Pr10-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20001051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/000985500546963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. 372, pp. 1-12, </w:t>
@@ -5543,90 +5543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5793,77 +5793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et comportement hydromécanique d'une argile échangée avec l'ammonium dans le contexte des sites de stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5914,51 +5914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction argiles-polluants métalliques dans le cadre des centres de stockage de déchets: Expériences d'infiltration sous pression et en batch d'une smectite de référence SWy-2 avec des solutions de zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ghayaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,77 +6009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural and hydration properties of a synthetic montmorillonite compared with the natural Na-SWy2 clay analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,541 +6098,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés de rétention en eau des sols argileux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Weight Bound Limits in Supertasking Approach for Guaranteed Timeline Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Josière</w:t>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2008, SSP/AFES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Conference on Parallel Processing Workshops (ICPP-W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portland, United States. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP-W.2008.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00256598v1</w:t>
+                <w:t xml:space="preserve">hal-01786924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Bound Limits in Supertasking Approach for Guaranteed Timeline Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farooq Muhammad</w:t>
+                <w:t xml:space="preserve">On simulating operating environment desicions in a sane network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Elkhodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Conference on Parallel Processing Workshops (ICPP-W)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IST AMWAS'08 (2nd AETHER - MORPHEUS Workshop- Autumn School From Reconfigurable to Self-Adaptive Computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lugano, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786924v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simulating operating environment desicions in a sane network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST AMWAS'08 (2nd AETHER - MORPHEUS Workshop- Autumn School From Reconfigurable to Self-Adaptive Computing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369013v1</w:t>
+                <w:t xml:space="preserve">insu-00442529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+                <w:t xml:space="preserve">Étude des propriétés de rétention en eau des sols argileux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lecomte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Josière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2008, SSP/AFES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Neuchâtel, Suisse. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442529v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00256598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des smectites ammoniées en présence d'acides carboxyliques à courtes chaînes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6683,103 +6683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.253</w:t>
@@ -6808,77 +6808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between ammonium smectite and some simple organic molecules : pollution prediction in waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,963 +6923,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00153715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091388v1</w:t>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090331v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
+                <w:t xml:space="preserve">Interactions at the mineral - organic interface : the DMSO-nacrite thermal deintercalation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Haj Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">4ème Colloque du GFA (Groupe Français des Argiles) et 43ème Annual Meeting of the CMS (Clay Minerals Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091380v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions at the mineral - organic interface : the DMSO-nacrite thermal deintercalation.</w:t>
+                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Haj Amara</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque du GFA (Groupe Français des Argiles) et 43ème Annual Meeting of the CMS (Clay Minerals Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091428v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+                <w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
+              <w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103770v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Clays : Joint meeting of the Clay Minerals Society and the French Clay Group" - 43rd Annual Meeting of the CMS - 4ème Colloque du GFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089154v1</w:t>
+                <w:t xml:space="preserve">hal-01778496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of swelling and hydration properties of a compacted hectorite percolated by nickel solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Behaviour of carboxylic acids on NH4-smectites : pollution prediction in waste landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778496v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydratation properties of the dehydroxylated-rehydroxylated smectites</w:t>
               </w:r>
@@ -7904,64 +7904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.59-60</w:t>
@@ -8109,351 +8109,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterisation of dioctahedral smectites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Meta-clay interactions at low temperature : reactivity of nontronite temperature : reactivity of nontronite with different metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, symposium GFA-SFM</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre - GFA - SFMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091467v1</w:t>
+                <w:t xml:space="preserve">hal-00092462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-clay interactions at low temperature : reactivity of nontronite temperature : reactivity of nontronite with different metals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Structural transformation of Garfield nontronite during interactions with metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre - GFA - SFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Second Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092462v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transformation of Garfield nontronite during interactions with metals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterisation of dioctahedral smectites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Miskolc, Hungary</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, symposium GFA-SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092432v1</w:t>
+                <w:t xml:space="preserve">hal-00091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8484,51 +8484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and mobility of new phytosanitary alkaloids in agricultural and carbonate soils of Beauce (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Voglevaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of the new phytosantary, hydroxypyridone alkaloids, in the vadose zone of the carbonate Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Voglevaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8769,51 +8769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9039,51 +9039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA88E6FA"/>
+    <w:nsid w:val="2C79BF31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9270,51 +9270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>