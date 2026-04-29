--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -6098,364 +6098,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Bound Limits in Supertasking Approach for Guaranteed Timeline Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Muhammad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Conference on Parallel Processing Workshops (ICPP-W)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786924v1</w:t>
+                <w:t xml:space="preserve">insu-00442529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On simulating operating environment desicions in a sane network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Elkhodary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST AMWAS'08 (2nd AETHER - MORPHEUS Workshop- Autumn School From Reconfigurable to Self-Adaptive Computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des propriétés d'hydratation d'une montmorillonite sodique de synthèse et de la montmorillonite naturelle SWy-2 échangée Na+</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+                <w:t xml:space="preserve">Weight Bound Limits in Supertasking Approach for Guaranteed Timeline Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Conference on Parallel Processing Workshops (ICPP-W)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Portland, United States. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP-W.2008.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442529v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés de rétention en eau des sols argileux</w:t>
               </w:r>
@@ -6923,277 +6923,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00153715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+                <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzébio M. Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103770v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions at the mineral - organic interface : the DMSO-nacrite thermal deintercalation.</w:t>
               </w:r>
@@ -7408,51 +7408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,51 +9039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C79BF31"/>
+    <w:nsid w:val="316009E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9270,51 +9270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>