--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2779,278 +2779,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00433524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00421309v1</w:t>
+                <w:t xml:space="preserve">insu-00331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Adsorption of a C10E3 non-ionic surfactant on a Ca-smectite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp.502-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2009.0570411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00331918v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00421309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of ammonium smectite with low molecular weight carboxylic acids.</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
@@ -3761,278 +3761,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00160450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the variation of the surface areas of two synthetic swelling clays during adsorption of water</w:t>
+                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Zajac</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.024⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.129-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00192533v1</w:t>
+                <w:t xml:space="preserve">insu-00160523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of iron in natural and synthetic Al-pyrophyllites: an infrared spectroscopic study.</w:t>
+                <w:t xml:space="preserve">Thermodynamic assessment of the variation of the surface areas of two synthetic swelling clays during adsorption of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lantenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.129-143. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (2), pp.1003-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.1.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00160523v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00192533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of lead uptake on the microstructure of a (Mg, Ca)-bearing bentonite (Prrenjas, Albania)</w:t>
               </w:r>
@@ -5138,260 +5138,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydroxylation of Fe3+, Mg-rich dioctahedral micas: (I) structural transformation</w:t>
+                <w:t xml:space="preserve">Studies of the dehydroxylated-rehydroxylated montmorillonite : Structure of the layers and intercalation of water molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Besson</w:t>
+                <w:t xml:space="preserve">V.A. Drits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35, pp.491-504. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (PR10), pp.Pr10-481-Pr10-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/000985500546963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115143v1</w:t>
+                <w:t xml:space="preserve">insu-02986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the dehydroxylated-rehydroxylated montmorillonite : Structure of the layers and intercalation of water molecules</w:t>
+                <w:t xml:space="preserve">Dehydroxylation of Fe3+, Mg-rich dioctahedral micas: (I) structural transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Drits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.A. Drits</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20001051⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.491-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/000985500546963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02986504v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6683,51 +6683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6923,605 +6923,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00153715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Interactions at the mineral - organic interface : the DMSO-nacrite thermal deintercalation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Naamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Haj Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
+              <w:t xml:space="preserve">4ème Colloque du GFA (Groupe Français des Argiles) et 43ème Annual Meeting of the CMS (Clay Minerals Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103770v1</w:t>
+                <w:t xml:space="preserve">hal-00091428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions at the mineral - organic interface : the DMSO-nacrite thermal deintercalation.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque du GFA (Groupe Français des Argiles) et 43ème Annual Meeting of the CMS (Clay Minerals Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oléron, France</w:t>
+              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091428v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of aniline in Wyoming montmorillonite exchanged with different cations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECC 06 (Third Mid-European Clay Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091380v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par diffraction X aux petits angles des interactions lixiviats-argiles : Conception d'une cellule oedométrique sous faisceau.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090331v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetic acid interactions with NH4+ - smectite : prediction of the behaviour of polluants in waste landfill</w:t>
               </w:r>
@@ -9039,51 +9039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="316009E5"/>
+    <w:nsid w:val="8087BB7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9270,51 +9270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricemuller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033040923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03897777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouyahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Amayas Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhane Bounab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Oumedjbeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Boukhalfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104773" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02043390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simpi Bhawna Patel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Prasad Panda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanushree Patnaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.09.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2R7X40Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01812017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Kumar Dey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c4020035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Patnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Patel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Patnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.07.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C0R47VK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2017.052.1.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Naamen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J&#226;afar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Rhaiem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Haj Amara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.1.03" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Batouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.07.128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00509194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Devaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2009.11.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2009.0570411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleida Beqiraj Goga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Gjoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Mahiaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2008.0560104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2007.03.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.1.09" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192533v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nedellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Touray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clinard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2006/0018-0361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet-Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rannou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004118034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D66770AA1B98513DE2330CE14A116716D5EB623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00129-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-003-0325-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KT3N2GBS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5725CBE9E264B3AF9D5965BD1B1C19A2B9614B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guineau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lorblanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dulin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.00015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SLDWD4B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Drits" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsipursky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2000.0480510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02986504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Drits" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9249CCCD815EA2EBB05583DF0F4AFAE409314C33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/000985500546963" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;cossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17627" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecomte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Elkhodary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Muhammad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP-W.2008.24" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00153715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naamen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090331v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Proust" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Yves Huc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092462v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091467v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>