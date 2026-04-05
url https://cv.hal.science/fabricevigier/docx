--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -134,51 +134,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutions et affaires judiciaires dans le Centre-Ouest - XVIe-XVIIIe siècles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrice Vigier a été Directeur du Département d’histoire (2007-2009), Assesseur formation de la Faculté de Sciences Humaines et Arts (2017-2018) et Vice-Président délégué de l’université de Poitiers en charge de l’Orientation et de l’Insertion (2020-2023). Il est actuellement responsable de la licence d'histoire et co-directeur du DU Archives et Métiers des archives à l'université de Poitiers.Plusieurs fois président de la Société des antiquaires de l’Ouest (en 2001-2003, 2008-2010, 2014-2015, 2019-2020 et 2024-2025), il est à l’origine de la création de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> en 2002, périodique scientifique de référence pour toutes les études historiques entre la Loire et la Dordogne.Auteur de plusieurs livres et de plus de cent-trente articles et contributions diverses, ses travaux portent presque exclusivement sur les pays poitevins aux XVIe, XVIIe et XVIIIe siècles. Après avoir soutenu une thèse de doctorat sur le clergé poiroissial du diocèse de Poitiers à la fin de l'Ancien Régime, il a progressivement diversifié ses thèmatiques de recherches, en s'intéressant au monde des auberges et des cabarets, aux institutions et aux affaires judiciaires ou encore à l'histoire de l'université de Poitiers sous l'Ancien Régime.Depuis 2021, il dirige la collection &amp;quot;Poitiers. Histoire, identités, réalités et perspectives&amp;quot; des Editions Atlantique, dans laquelle il a récemment publié deux ouvrages collectifs :  </w:t>
+        <w:t xml:space="preserve"> en 2002, périodique scientifique de référence pour toutes les études historiques entre la Loire et la Dordogne.Auteur de plusieurs livres et de plus de cent-trente articles et contributions diverses, ses travaux portent presque exclusivement sur les pays poitevins aux XVIe, XVIIe et XVIIIe siècles. Après avoir soutenu une thèse de doctorat sur le clergé paroissial du diocèse de Poitiers à la fin de l'Ancien Régime, il a progressivement diversifié ses thèmatiques de recherches, en s'intéressant au monde des auberges et des cabarets, aux institutions et aux affaires judiciaires ou encore à l'histoire de l'université de Poitiers sous l'Ancien Régime.Depuis 2021, il dirige la collection &amp;quot;Poitiers. Histoire, identités, réalités et perspectives&amp;quot; des Editions Atlantique, dans laquelle il a récemment publié deux ouvrages collectifs :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poitiers, capitale de province. Essai d’histoire administrative du Ier siècle à 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (paru en 2021) et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  (paru en 2025).En janvier 2026, il a été nommé par Virginie Laval chargé de mission pour la préparation des Commémorations du 600e anniversaire de l'université de Poitiers (prévu en 2031).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -254,51 +254,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du palais de justice [de Poitiers] du XIIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Picton</w:t>
+              <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 268, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -382,247 +382,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traversée du Centre-Ouest par un groupe de prisonniers nobles et protestants au printemps 1688</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                <w:t xml:space="preserve">L'exécution de Pierre de Montferrand, Sire de Lesparre, le 31 juillet 1454</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Palluaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XVII, pp.293-320</w:t>
+              <w:t xml:space="preserve">, 2018, XVII, pp.153-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415110v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Un héros de la Guerre d'Indépendance Américaine fêté à Airvault (22 novembre 1778)</w:t>
+                <w:t xml:space="preserve">hal-05415106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée du Centre-Ouest par un groupe de prisonniers nobles et protestants au printemps 1688</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XVII, pp.157-160</w:t>
+              <w:t xml:space="preserve">, 2018, XVII, pp.293-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Florent Palluaut</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un héros de la Guerre d'Indépendance Américaine fêté à Airvault (22 novembre 1778)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XVII, pp.153-155</w:t>
+              <w:t xml:space="preserve">, 2018, XVII, pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415106v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plus retentissante affaire judiciaire du XVIIIe siècle en Poitou : le procès de Victor Marie Nicolas Ysoré, marquis de Pleumartin (1753-1756)</w:t>
               </w:r>
@@ -960,1515 +960,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'université de Poitiers, fille chérie des rois de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XIII, pp.157-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'incroyable destinée de Jeanne Courillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Palais des comtes de Poitiers du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.157-160</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.349-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Didier Veillon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cérémonie publique organisée à Poitiers après l'attentat perpétré par Robert-François Damiens contre Louis XV (24 février 1757)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.349-381</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La cérémonie publique organisée à Poitiers après l'attentat perpétré par Robert-François Damiens contre Louis XV (24 février 1757)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maréchaussée du Poitou en action ! Les arrestations de malfaiteurs dans la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.153-154</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.39-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La maréchaussée du Poitou en action ! Les arrestations de malfaiteurs dans la seconde moitié du XVIIIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réjouissances publiques à Poitiers les 21, 22 et 23 mars 1749 à l'occasion de la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.39-92</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les réjouissances publiques à Poitiers les 21, 22 et 23 mars 1749 à l'occasion de la paix</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage en Poitou de l'empereur Joseph II en juin 1777</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.147-151</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le passage en Poitou de l'empereur Joseph II en juin 1777</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Poitevine impliquée dans l'affaire du collier de la reine : Jeanne Courillaud, originaire d'Airvault, à la fin de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.155-156</w:t>
+              <w:t xml:space="preserve">, 2013, XII, pp.91-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une Poitevine impliquée dans l'affaire du collier de la reine : Jeanne Courillaud, originaire d'Airvault, à la fin de l'Ancien Régime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger hors de chez soi. Les repas dans les auberges et cabarets du Centre-Ouest aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures hôtelières de deux villes du Centre-Ouest français sous l'Ancien Régime : Niort et Poitiers aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (1), pp.113-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui s'adressent les monitoires à fin de révélations au Siècle des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.131-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui s'adressent les monitoires à fin de révélations au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.131-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire, manger, dormir et se divertir au temps du Roi-Soleil dans une ville de 20000 habitants. Cabarets et auberges de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77, pp.92-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autorités catholiques et les cabarets dans le diocèse de Poitiers aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (5), pp.101-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien pour les pauvres de Parthenay (1784) !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société historique de Parthenay et du pays de Gâtine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.101-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autorité à laquelle il est difficile d'échapper ? Le curé de paroisse au XVIIIe siècle (l'exemple du diocèse de Poitiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mauvais prêtres ! Les visites de l'archiprêtre de Parthenay et de l'archidiacre de Thouars au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société historique de Parthenay et du pays de Gâtine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d'un conflit assez méconnu au sein de l’Église de France : les mouvements collectifs de protestation des membres du bas clergé au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3, pp.85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chanson virulente contre la Petite Église au tout début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XII, pp.91-109</w:t>
+              <w:t xml:space="preserve">, 2002, Églises cisterciennes en Poitou, I, pp.410-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...710 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une spectaculaire attaque de diligence à Ingrandes en Poitou en 1750</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une indienne du Canada à Poitiers à la fin de la guerre de Sept Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, I, pp.171-172</w:t>
+              <w:t xml:space="preserve">, 2002, I, pp.172-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une chanson virulente contre la Petite Église au tout début du XIXe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une spectaculaire attaque de diligence à Ingrandes en Poitou en 1750</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Églises cisterciennes en Poitou, I, pp.410-412</w:t>
+              <w:t xml:space="preserve">, 2002, I, pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05434670v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux monitoires ecclésiastiques dans le Centre-Ouest français au Siècle des Lumières (l'exemple du diocèse de Poitiers)</w:t>
               </w:r>
@@ -3940,151 +3940,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le clergé paroissial du diocèse de Poitiers à la fin de L'Ancien Régime : enquête sur les curés poitevins du milieu des années 1770 jusqu'en 1791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 432 p., 1998, 9-782284-005216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'un prêtre à la fin de l'Ancien Régime : René Lecesve, curé de Sainte-Triaise de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoires de la Société des antiquaires de l'Ouest, 207 p., 1998, Mémoires de la Société des antiquaires de l'Ouest et des musées de Poitiers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415100v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05415102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les curés poitevins et la Révolution : curés et vicaires du district de Poitiers et le serment de 1791</w:t>
               </w:r>
@@ -4702,191 +4702,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des bouleversements révolutionnaires et du tribunal criminel de la Vienne (1789-1799)</w:t>
+                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-247, 2025, Poitiers. Histoire, identités, relatités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.397-428, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410172v1</w:t>
+                <w:t xml:space="preserve">hal-05410177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
+                <w:t xml:space="preserve">Le temps des bouleversements révolutionnaires et du tribunal criminel de la Vienne (1789-1799)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.397-428, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.195-247, 2025, Poitiers. Histoire, identités, relatités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410177v1</w:t>
+                <w:t xml:space="preserve">hal-05410172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assassinat de Gabrielle Desplébin à Poitiers le 1er avril 1778. Essai de reconstitution d'un féminicide à partir des archives criminelles d'Ancien Régime</w:t>
               </w:r>
@@ -4935,50 +4935,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronologie sommaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hiernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du Ier siècle à 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-197, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie indicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du Ier siècle à 2015</w:t>
             </w:r>
@@ -4987,191 +5121,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.198-216, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414957v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-05414953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poitiers et son passé de capitale de province</w:t>
               </w:r>
@@ -5574,675 +5574,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un noble poitevin délinquant au milieu du XVIIIe siècle : Ysoré, marquis de Pleumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de justice en Vienne : du Poitou médiéval à la cité judiciaire : [exposition, Poitiers], Archives départementales de la Vienne, [25 mars-21 juin 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Geste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-35, 2019, 979-10-353-0380-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille de bourreaux à Poitiers au XVIIIe siècle : les Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.99, 2019, 979-10-353-0380-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un noble délinquant au milieu du XVIIIe siècle : Ysoré, marquis de Pleurmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.34-35, 2019, 979-1035303808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un noble poitevin délinquant au milieu du XVIIIe siècle : Ysoré, marquis de Pleumartin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice poitevine dans l'espace public XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementale de la Vienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-10-353-0380-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géôles et prisons poitevines sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-1035303808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question en Poitou sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de justice en Vienne : du Poitou médiéval à la cité judiciaire : [exposition, Poitiers], Archives départementales de la Vienne, [25 mars-21 juin 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.34-35, 2019, 979-10-353-0380-8</w:t>
+              <w:t xml:space="preserve">, La Geste, pp.98, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une famille de bourreaux à Poitiers au XVIIIe siècle : les Verdier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux d'exécution en Poitou à la fin du Moyen Age et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.99, 2019, 979-10-353-0380-8</w:t>
+              <w:t xml:space="preserve">, La Geste, pp.92-97, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques affaires d'homicides de femmes dans le Poitou du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-10-353-0380-8</w:t>
+              <w:t xml:space="preserve">On tue une femme. Le féminicide. Histoire et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-258, 2019, Psychanalyse en questions, 979-1-0370-0085-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Géôles et prisons poitevines sous l'Ancien Régime</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de justice en Poitou XIIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-1035303808</w:t>
-[...295 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.10-15, 2019, 979-1035303808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6383,398 +6383,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques procès pour violences sexuelles dans le Poitou du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud, Ludovic Gaussot, Marie-José Grihom, Myriam Soria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en lambeaux. Violences sexuelles et sexuées faites aux femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-225, 2016, Histoire, 978-2-7535-5025-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une cruauté d'un autre temps ? Le martyre de quatre huissiers de Châtellerault au milieu du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud, André Rauch, Myriam Tsikounas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sarcasme du mal. Histoire de la cruauté de la Renaissance à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-172, 2016, 978-2-7535-4909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud, Ludovic Gaussot, Marie-José Grihom, Myriam Soria. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arrestations sans histoire ? Soixante-dix-sept procès-verbaux de capture rédigés par la maréchaussée du Poitou dans la seconde moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud et Pierre Prétou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps en lambeaux. Violences sexuelles et sexuées faites aux femmes</w:t>
+              <w:t xml:space="preserve">L'arrestation. Interpellations, prises de corps et captures depuis le Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.45421⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-319, 2015, Histoire. Série Justice et déviance, 978-2-7535-4256-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.90508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire d'empoisonneuse au pays des aïeux de Voltaire ? L'affaire Jeanne Courillaud à Airvault en Poitou 1763-1767</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud et Myriam Soria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vénéneuses. Figures d'empoisonneuses de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-243, 2015, 978-2-7535-3621-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.94674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436577v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05422247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux de sépultures conformes aux prescriptions de l’Église ? Les cimetières du diocèse de Poitiers aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -7112,1464 +7112,1464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie sommaire de l'université de Poitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Dalançon</w:t>
+                <w:t xml:space="preserve">Longueil (Christophe) 1488-1522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296-296, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Hillerin (Jacques de) 1573-1663</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milon (Pierre) 1553-1616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.318-320, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05426734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie sommaire de l'université de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dalançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.535-551, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillerin (Jacques de) 1573-1663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.220-221, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres pastorales de l'évêque de Poitiers sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances dévoilées d'un millénaire à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales des Deux-Sèvres, pp.76-77, 2012, 2-86079-008-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire de l'université de Poitiers de 1431 à 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436711v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                <w:t xml:space="preserve">Joël Dalançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.296-296, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.543-551, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Milon (Pierre) 1553-1616</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardins des plantes (de l'université de Poitiers) 1621-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.318-320, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.273-277, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joël Dalançon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irland (Robert) 1502-1561</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.543-551, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.270-271, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jardins des plantes (de l'université de Poitiers) 1621-2010</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messageries de l'université de Poitiers (XVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-277, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.313-318, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irland (Robert) 1502-1561</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquaires de l'Ouest (Société des)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.270-271, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.22-24, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Messageries de l'université de Poitiers (XVe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences et distractions estudiantines à Poitiers du XVe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.313-318, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.493-525, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antiquaires de l'Ouest (Société des)</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande université de province ? Poitiers aux XVIe XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-24, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.439-491, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turbulences et distractions estudiantines à Poitiers du XVe au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art d'écrire (et de correspondre) aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances dévoilées d'un millénaire à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales des Deux-Sèvres, pp.18-20, 2012, 2-86079-008-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filleau (Jean) 1600-1682</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.493-525, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.183-185, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une grande université de province ? Poitiers aux XVIe XVIIe et XVIIIe siècles</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coq (Paschal) 1567-1632</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.439-491, 2012</w:t>
+              <w:t xml:space="preserve">, pp.284-286, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Filleau (Jean) 1600-1682</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de voyageurs XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-185, 2012, 978-2-84561-942-5</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Edtions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381-383, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Ancien Régime et Concordat : l’Église constitutionnelle du département de la Vienne en 1791-1792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre deux eaux. Les secondes Lumières et leurs ambiguïtés (1789-1815)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Le Manuscrit, pp.89-110, 2012, 978-2-304-04042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437160v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-05426719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice de proximité dans les campagnes poitevines d'Ancien Régime ? Les cours seigneuriales au XVIIIe siècle</w:t>
               </w:r>
@@ -9009,855 +9009,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les supplices corporels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Olivier</w:t>
+                <w:t xml:space="preserve">Une famille de magistrats niortais : les Rouget au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.89-91, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.44-45, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732240v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">La justice royale ordinaire en Moyen Poitou</w:t>
+                <w:t xml:space="preserve">hal-00732307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal criminel des Deux-Sèvres durant la Terreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.26-28, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.51-52, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Une famille de magistrats niortais : les Rouget au XVIIIe siècle</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice ecclésiastique en Moyen Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.44-45, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.35-37, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfermement &amp;quot;, La justice en Deux-Sèvres du Moyen Age à 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.51-52, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.96-101, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestants et catholiques des pays protestants et charentais (milieu XVIe-début XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escales en Poitou-Charentes. Exposition Régionale Patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre du livre et de la lecture en Poitou-Charentes, pp.111-116, 2008, 978-2-9528446-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supplices corporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.35-37, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.89-91, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Goudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Olivier</w:t>
+                <w:t xml:space="preserve">hal-00732240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice royale ordinaire en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.96-101, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.26-28, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Protestants et catholiques des pays protestants et charentais (milieu XVIe-début XIXe siècle)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques expressions judiciaires entrées dans le langage courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.110-113, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace désenclavé : Les liaisons terrestres en Poitou et pays charentais du Moyen Age à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escales en Poitou-Charentes. Exposition Régionale Patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre du livre et de la lecture en Poitou-Charentes, pp.111-116, 2008, 978-2-9528446-2-8</w:t>
+              <w:t xml:space="preserve">, Centre du livre et de la lecture en Poitou-Charentes; La Rochelle, pp.35-41, 2008, 978-2-9528446-266-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice d'Ancien Régime en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.110-113, 2008, 978-2-84561-518-2</w:t>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.16-19, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La justice d'Ancien Régime en Moyen Poitou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour consulaire de Niort (1565-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.16-19, 2008, 978-2-84561-518-2</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.29-31, 2008, 978-2-84561-518-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9942,217 +9942,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Maillezais à La Rochelle : le transfert du siège épiscopal au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Treffort et Mathias Tranchant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Maillezais. Des moines du marais aux soldats huguenots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.417-443, 2005, 2-86847-882-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.18551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paysage hôtelier des villes du Haut et du Moyen Poitou aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Péret et Frédéric Chauvaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres marines. Études en hommage à Dominique Guillemet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-298, 2005, 2-7535-0206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.20465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436258v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05435172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Terres marines</w:t>
               </w:r>
@@ -11056,337 +11056,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1681-1685 : les dragonnades en Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1614-1616 : René Descartes étudiant en droit à Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1681-1685 : les dragonnades en Poitou</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1534 : le passage de Jean Calvin à Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1569 : le siège de Poitiers par l'amiral de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un crocodile exposé au Palais de Poitiers au XVIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441928v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05442324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11616,51 +11616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F61DEC43"/>
+    <w:nsid w:val="7F6103CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11847,51 +11847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garr&#233;ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palluaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434666v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/7-poitiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loyrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4295/terres-marines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415100v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7402/nouvelles-regions-et-metropoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-violences-en-famille-lydie-bodiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/scenes-de-justice-en-vienne-du-poitou-medieval-a-la-cite-judiciaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/on-tue-une-femme-lydie-bodiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8120/le-sarcasme-du-mal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45421" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8534/les-veneneuses" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94674" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4875/l-arrestation" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90508" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/le-cimetiere-au-village-dans-leurope-medievale-et-moderne/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7694/politiques-du-pelerinage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5256/clameur-publique-et-emotions-judiciaires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424251v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dalan&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/dictionnaire-de-l-universite-de-poitiers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424203v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/107655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.107655" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732308v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goudeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732245v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4132/signes-et-couleurs-des-identites-politiques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20465" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435172v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/22/l-abbaye-de-maillezais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18551" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3620/la-preuve-en-justice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442415v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garr&#233;ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palluaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/7-poitiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loyrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4295/terres-marines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7402/nouvelles-regions-et-metropoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-violences-en-famille-lydie-bodiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/scenes-de-justice-en-vienne-du-poitou-medieval-a-la-cite-judiciaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/on-tue-une-femme-lydie-bodiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8120/le-sarcasme-du-mal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4875/l-arrestation" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90508" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8534/les-veneneuses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/le-cimetiere-au-village-dans-leurope-medievale-et-moderne/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7694/politiques-du-pelerinage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5256/clameur-publique-et-emotions-judiciaires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/dictionnaire-de-l-universite-de-poitiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dalan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424203v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/107655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.107655" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732245v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4132/signes-et-couleurs-des-identites-politiques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/22/l-abbaye-de-maillezais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20465" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3620/la-preuve-en-justice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>