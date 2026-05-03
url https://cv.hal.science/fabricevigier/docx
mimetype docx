--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1275,165 +1275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maréchaussée du Poitou en action ! Les arrestations de malfaiteurs dans la seconde moitié du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Les réjouissances publiques à Poitiers les 21, 22 et 23 mars 1749 à l'occasion de la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.39-92</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436585v1</w:t>
+                <w:t xml:space="preserve">hal-05436591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réjouissances publiques à Poitiers les 21, 22 et 23 mars 1749 à l'occasion de la paix</w:t>
+                <w:t xml:space="preserve">La maréchaussée du Poitou en action ! Les arrestations de malfaiteurs dans la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, XIII, pp.147-151</w:t>
+              <w:t xml:space="preserve">, 2014, XIII, pp.39-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436591v1</w:t>
+                <w:t xml:space="preserve">hal-05436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en Poitou de l'empereur Joseph II en juin 1777</w:t>
               </w:r>
@@ -1965,510 +1965,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une autorité à laquelle il est difficile d'échapper ? Le curé de paroisse au XVIIIe siècle (l'exemple du diocèse de Poitiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rien pour les pauvres de Parthenay (1784) !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société historique de Parthenay et du pays de Gâtine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une autorité à laquelle il est difficile d'échapper ? Le curé de paroisse au XVIIIe siècle (l'exemple du diocèse de Poitiers)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des mauvais prêtres ! Les visites de l'archiprêtre de Parthenay et de l'archidiacre de Thouars au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société historique de Parthenay et du pays de Gâtine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chanson virulente contre la Petite Église au tout début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Églises cisterciennes en Poitou, I, pp.410-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une indienne du Canada à Poitiers à la fin de la guerre de Sept Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, I, pp.172-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une spectaculaire attaque de diligence à Ingrandes en Poitou en 1750</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, I, pp.171-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d'un conflit assez méconnu au sein de l’Église de France : les mouvements collectifs de protestation des membres du bas clergé au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 7, pp.93-103</w:t>
+              <w:t xml:space="preserve">, 2002, 3, pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436149v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05434666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux monitoires ecclésiastiques dans le Centre-Ouest français au Siècle des Lumières (l'exemple du diocèse de Poitiers)</w:t>
               </w:r>
@@ -2985,165 +2985,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Société des antiquaires de l'Ouest et l'histoire du Centre-Ouest français (1834-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Histoire-Mémoire. Nouveau-Brunswick-Poitou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton, Aug 2000, Moncton, New Brunswick, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le catholicisme du « pays » niortais avant et après la Révolution française. Essai de définition et d'interprétation des sentiments religieux des habitants de Niort et de sa région au XVIIIe siècle et dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le passé d'un présent. Regard sur l'histoire religieuse en sud Deux-Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Espace Saint-Hilaire en Pays Niortais, Oct 1999, Niort, France. pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434600v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05437262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4158,735 +4158,735 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux dignitaires des grandes cours judiciaires et les bâtonniers de Poitiers du Moyen Age à nos jours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                <w:t xml:space="preserve">Les gens de justice maires de Poitiers du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.441-450, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.451-454, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410180v1</w:t>
+                <w:t xml:space="preserve">hal-05410189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poitiers, ses tribunaux, ses prisons et ses gens de justice : passé, présent, futur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leturmy</w:t>
+                <w:t xml:space="preserve">Une cité exemplaire pour appréhender l'histoire de la justice : Poitiers du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Atlantique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.371-384, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+                <w:t xml:space="preserve">Editions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-22, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410193v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05410169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie sommaire de l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didier Veillon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.451-454, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.429-439, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410189v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie sommaire de l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chenard</w:t>
+                <w:t xml:space="preserve">Le temps de la sénéchaussée et du présidial de Poitiers (1436-1788)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Atlantique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.429-439, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+                <w:t xml:space="preserve">Edition Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-194, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410186v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Une cité exemplaire pour appréhender l'histoire de la justice : Poitiers du Moyen Age à nos jours</w:t>
+                <w:t xml:space="preserve">hal-05409740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-22, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.397-428, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Le temps de la sénéchaussée et du présidial de Poitiers (1436-1788)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des bouleversements révolutionnaires et du tribunal criminel de la Vienne (1789-1799)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition Atlantique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-194, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+                <w:t xml:space="preserve">Editions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-247, 2025, Poitiers. Histoire, identités, relatités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire judiciaire de Poitiers du Moyen Age à nos jours</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux dignitaires des grandes cours judiciaires et les bâtonniers de Poitiers du Moyen Age à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.397-428, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
+              <w:t xml:space="preserve">, pp.441-450, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitiers, ses tribunaux, ses prisons et ses gens de justice : passé, présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, grande cité judiciaire du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Atlantique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-247, 2025, Poitiers. Histoire, identités, relatités et perspectives, 978-2-911320-89-7</w:t>
+                <w:t xml:space="preserve">Éditions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-384, 2025, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-89-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410172v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assassinat de Gabrielle Desplébin à Poitiers le 1er avril 1778. Essai de reconstitution d'un féminicide à partir des archives criminelles d'Ancien Régime</w:t>
               </w:r>
@@ -4935,50 +4935,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poitiers et son passé de capitale de province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du Ier siècle à 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-189, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronologie sommaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5039,73 +5134,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-197, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie indicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5121,1128 +5216,1033 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.198-216, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitiers aux XVIe, XVIIe et XVIIIe siècles : une cité opportuniste, combative et ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du 1er siècle à 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-99, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitiers et sa perte de fonction de capitale régionale au début du XXIe siècle : tentative de perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du Ier siècle à 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Atlantique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-189, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
+              <w:t xml:space="preserve">, pp.15-26, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poitiers aux XVIe, XVIIe et XVIIIe siècles : une cité opportuniste, combative et ambitieuse</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meurtres en famille ! La justice poitevine et les assassinats dans le cercle familial au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poitiers, capitale de province. Essai d'histoire administrative du 1er siècle à 2015</w:t>
+              <w:t xml:space="preserve">Les violences en famille. Histoire et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-99, 2021, Poitiers. Histoire, identités, réalités et perspectives, 978-2-911320-76-7</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192-212, 2020, Psychanalyse en questions, 979-1-0370-0285-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cité qui entend rester une grande capitale régionale : Poitiers du XVe siècle à la fin de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles régions et métropoles. La grande transformation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-99, 2020, Espace et territoires, 978-2-7535-7882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice poitevine dans l'espace public XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementale de la Vienne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les violences en famille. Histoire et actualités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.192-212, 2020, Psychanalyse en questions, 979-1-0370-0285-3</w:t>
+              <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géôles et prisons poitevines sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-1035303808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03539169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un noble poitevin délinquant au milieu du XVIIIe siècle : Ysoré, marquis de Pleumartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de justice en Vienne : du Poitou médiéval à la cité judiciaire : [exposition, Poitiers], Archives départementales de la Vienne, [25 mars-21 juin 2019]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Geste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-35, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille de bourreaux à Poitiers au XVIIIe siècle : les Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.99, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un noble délinquant au milieu du XVIIIe siècle : Ysoré, marquis de Pleurmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.34-35, 2019, 979-1035303808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Archives départementale de la Vienne. </w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question en Poitou sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de justice en Vienne : du Poitou médiéval à la cité judiciaire : [exposition, Poitiers], Archives départementales de la Vienne, [25 mars-21 juin 2019]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.98, 2019, 979-10-353-0380-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques affaires d'homicides de femmes dans le Poitou du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On tue une femme. Le féminicide. Histoire et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-258, 2019, Psychanalyse en questions, 979-1-0370-0085-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux d'exécution en Poitou à la fin du Moyen Age et à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de la Vienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de justice en Vienne. Du Poitou médiéval à la cité judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-10-353-0380-8</w:t>
+              <w:t xml:space="preserve">, La Geste, pp.92-97, 2019, 979-10-353-0380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Géôles et prisons poitevines sous l'Ancien Régime</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de justice en Poitou XIIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de Justice en Vienne - du Poitou Médiéval à la Cite Judiciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Geste, pp.122-126, 2019, 979-1035303808</w:t>
-[...295 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.10-15, 2019, 979-1035303808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03539090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6314,277 +6314,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos de quelques procès pour violences sexuelles dans le Poitou du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud, Ludovic Gaussot, Marie-José Grihom, Myriam Soria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en lambeaux. Violences sexuelles et sexuées faites aux femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-225, 2016, Histoire, 978-2-7535-5025-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cruauté d'un autre temps ? Le martyre de quatre huissiers de Châtellerault au milieu du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud, André Rauch, Myriam Tsikounas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sarcasme du mal. Histoire de la cruauté de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-172, 2016, 978-2-7535-4909-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'époque moderne ou le déclin progressif de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Guide Grand Poitiers. Musées, architecture, paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine. Centre des Monuments Nationaux, pp.27-30, 2016, Villes et Pays d'art et d'histoire, 978-2-7577-0315-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421902v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-05422025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arrestations sans histoire ? Soixante-dix-sept procès-verbaux de capture rédigés par la maréchaussée du Poitou dans la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
@@ -7112,1371 +7112,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longueil (Christophe) 1488-1522</w:t>
+                <w:t xml:space="preserve">Jardins des plantes (de l'université de Poitiers) 1621-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.296-296, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.273-277, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426724v1</w:t>
+                <w:t xml:space="preserve">hal-05426713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milon (Pierre) 1553-1616</w:t>
+                <w:t xml:space="preserve">Messageries de l'université de Poitiers (XVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.318-320, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.313-318, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426734v1</w:t>
+                <w:t xml:space="preserve">hal-05426729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie sommaire de l'université de Poitiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Dalançon</w:t>
+                <w:t xml:space="preserve">Irland (Robert) 1502-1561</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.535-551, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.270-271, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424251v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05426708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie indicative sur l'histoire de l'université de Poitiers de 1431 à 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dalançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.543-551, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milon (Pierre) 1553-1616</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.318-320, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longueil (Christophe) 1488-1522</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296-296, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie sommaire de l'université de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dalançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.535-551, 2012, 978-2-84561-942-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillerin (Jacques de) 1573-1663</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Dalançon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.220-221, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres pastorales de l'évêque de Poitiers sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances dévoilées d'un millénaire à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales des Deux-Sèvres, pp.76-77, 2012, 2-86079-008-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Joël Dalançon</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquaires de l'Ouest (Société des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.543-551, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.22-24, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jardins des plantes (de l'université de Poitiers) 1621-2010</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art d'écrire (et de correspondre) aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondances dévoilées d'un millénaire à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales des Deux-Sèvres, pp.18-20, 2012, 2-86079-008-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande université de province ? Poitiers aux XVIe XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-277, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.439-491, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irland (Robert) 1502-1561</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences et distractions estudiantines à Poitiers du XVe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.270-271, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.493-525, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Messageries de l'université de Poitiers (XVe-XVIIIe siècles)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filleau (Jean) 1600-1682</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.313-318, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.183-185, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antiquaires de l'Ouest (Société des)</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coq (Paschal) 1567-1632</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.22-24, 2012, 978-2-84561-942-5</w:t>
+              <w:t xml:space="preserve">, pp.284-286, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turbulences et distractions estudiantines à Poitiers du XVe au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de voyageurs XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Dalançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geste Editions</w:t>
-[...411 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geste Edtions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-383, 2012, 978-2-84561-942-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426738v1</w:t>
               </w:r>
@@ -8569,175 +8569,175 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice de proximité dans les campagnes poitevines d'Ancien Régime ? Les cours seigneuriales au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Chauvaud, Yves Jean et Laurent Willemez. </w:t>
+              <w:t xml:space="preserve">Chauvaud, Frédéric; Jean, Yves; Willemez, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et sociétés rurales du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-159, 2011, Histoire, 978-2-7535-1355-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...52 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une justice de proximité dans les campagnes poitevines d'Ancien Régime ? Les cours seigneuriales au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chauvaud, Frédéric; Jean, Yves; Willemez, Laurent. </w:t>
+              <w:t xml:space="preserve">Frédéric Chauvaud, Yves Jean et Laurent Willemez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et sociétés rurales du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-159, 2011, Histoire, 978-2-7535-1355-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-159, 2011, Histoire, 978-2-7535-1355-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.107655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731865v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les auberges et cabarets dans les récits de voyage des XVIIe et XVIIIe siècles</w:t>
               </w:r>
@@ -8790,1179 +8790,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques expressions judiciaires entrées dans le langage courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.110-113, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice ecclésiastique en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.35-37, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protestants et catholiques des pays protestants et charentais (milieu XVIe-début XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escales en Poitou-Charentes. Exposition Régionale Patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre du livre et de la lecture en Poitou-Charentes, pp.111-116, 2008, 978-2-9528446-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfermement &amp;quot;, La justice en Deux-Sèvres du Moyen Age à 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.96-101, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une famille de magistrats niortais : les Rouget au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.44-45, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal criminel des Deux-Sèvres durant la Terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.51-52, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supplices corporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.89-91, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice royale ordinaire en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.26-28, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace désenclavé : Les liaisons terrestres en Poitou et pays charentais du Moyen Age à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escales en Poitou-Charentes. Exposition Régionale Patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre du livre et de la lecture en Poitou-Charentes; La Rochelle, pp.35-41, 2008, 978-2-9528446-266-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cour consulaire de Niort (1565-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.29-31, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice d'Ancien Régime en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.16-19, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enjeu politique ? Les enseignes des auberges et des hôtelleries françaises en 1793-1794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denise Turrel, Martin Aurell, Christine Manigand, Jérôme Grévy, Laurent Hablot, Catalina Girbéa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes et couleurs des identités politiques du Moyen Age à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.459-476, 2008, 978-2-7535-0641-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure judiciaire en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.38-40, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnel judiciaire en Moyen Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales des Deux-Sèvres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice en Deux-Sèvres : du Moyen Age à 1958</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste, La Crèche (Deux-Sèvres), pp.41-43, 2008, 978-2-84561-518-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un enjeu politique? Les enseignes des auberges et des hôtelleries françaises en 1793-1794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turrel, Denise; Aurell, Martin; Manigand, Christine; Grévy, Jérôme; Hablot, Laurent; Girbea, Catalina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes et couleurs des identités politiques : du Moyen Âge à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.459-476, 2008, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748642v1</w:t>
-              </w:r>
-[...1077 lines deleted...]
-                <w:t xml:space="preserve">hal-05436284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Maillezais à La Rochelle : le transfert du siège épiscopal au XVIIe siècle</w:t>
               </w:r>
@@ -10132,50 +10132,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'identité religieuse de quelques contrées du Centre-Ouest français aux XVIIIe et XIXe siècles : analyse comparative de cinq « pays » du diocèse de Poitiers entre le règne de Louis XIV et la guerre de 1914-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Basque et Jacques Paul Couturier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de l'identité. Perspectives acadiennes et françaises XVIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Moncton. Collection Mouvange, pp.83-110, 2005, 0-919241-88-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Terres marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10204,149 +10277,76 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres marines. Études en hommage à Dominique Guillemet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-26, 2005, Histoire, 2-7535-0206-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.20419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.20419⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05436263v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05434621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une source nouvelle en histoire religieuse ? Les révélations des monitoires ecclésiastiques à l'époque moderne</w:t>
               </w:r>
@@ -10737,151 +10737,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans les enseignes d'auberges sous l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enfants abandonnés et exposés à Poitiers dans le seconde moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437234v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05437176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11616,51 +11616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6103CC"/>
+    <w:nsid w:val="35A7D980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11847,51 +11847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garr&#233;ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palluaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/7-poitiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loyrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4295/terres-marines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410172v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7402/nouvelles-regions-et-metropoles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-violences-en-famille-lydie-bodiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/scenes-de-justice-en-vienne-du-poitou-medieval-a-la-cite-judiciaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415010v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/on-tue-une-femme-lydie-bodiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8120/le-sarcasme-du-mal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4875/l-arrestation" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90508" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8534/les-veneneuses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/le-cimetiere-au-village-dans-leurope-medievale-et-moderne/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7694/politiques-du-pelerinage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5256/clameur-publique-et-emotions-judiciaires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/dictionnaire-de-l-universite-de-poitiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dalan&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426657v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424203v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/107655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.107655" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732307v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732306v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goudeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436526v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732239v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732245v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4132/signes-et-couleurs-des-identites-politiques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/22/l-abbaye-de-maillezais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20465" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3620/la-preuve-en-justice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garr&#233;ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Palluaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436585v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenard Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contet Amandine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Poitiers, grande cit&#233; judiciaire du Moyen Age &#224; nos jours" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hiernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/7-poitiers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loyrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gr&#233;vy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;thouart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4295/terres-marines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20411" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatlantique.com/accueil/82-poitiers-grande-cit%C3%A9-judiciaire-du-moyen-%C3%A2ge-%C3%A0-nos-jours-9782911320897.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chenard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-violences-en-famille-lydie-bodiou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7402/nouvelles-regions-et-metropoles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/scenes-de-justice-en-vienne-du-poitou-medieval-a-la-cite-judiciaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/on-tue-une-femme-lydie-bodiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45421" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8120/le-sarcasme-du-mal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4875/l-arrestation" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90508" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8534/les-veneneuses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.94674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/le-cimetiere-au-village-dans-leurope-medievale-et-moderne/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9859" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7694/politiques-du-pelerinage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65072" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5256/clameur-publique-et-emotions-judiciaires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49063" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesteditions.com/beaux-livres/autres-beaux-livres/dictionnaire-de-l-universite-de-poitiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426708v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dalan&#231;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436711v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424203v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424233v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731865v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/107655" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.107655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732308v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goudeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Olivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732303v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4132/signes-et-couleurs-des-identites-politiques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00732305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/22/l-abbaye-de-maillezais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20465" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.20419" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436230v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3620/la-preuve-en-justice" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15843" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965901v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prouteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belliard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>