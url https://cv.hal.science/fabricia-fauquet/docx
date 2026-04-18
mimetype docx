--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -86,2489 +86,2526 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fabricia-fauquet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-4346-5097</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">072400056</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Architecte DPLG, Docteure en Histoire (Université Bordeaux Montaigne III)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cirque et ses images : essai de restitution du monument arlésien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esquisse d’un portrait de groupe(s) : De 1968 à 1982 : les premières équipes associatives de recherche dans les unités pédagogiques d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AXE 3 : Enseignement et recherche, ANR EnsArchi. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05545774v1</w:t>
+                <w:t xml:space="preserve">hal-05539747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les liens entre les écoles d'architecture et les organismes de recherche extérieurs aux écoles : le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AXE 3 : Enseignement et recherche, ANR EnsArchi. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux pour une histoire orale de l’enseignement de l’architecture, Fonds ANR EnsArchi, Entretiens déposés à la Phonothèque de la MMSH d’Aix en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-02464178v1</w:t>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR EnsArchi. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passion, danger et compétition acharnée : La course de quadriges dans le cirque romain précurseuse du Grand Prix de Formule 1 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Archéologie, enseignement et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Clásicos</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04541057v1</w:t>
+              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus. 1 volume, pp.704</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture du cirque romain et ses images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Bureau de la Recherche Architecturale, Urbaine et Paysagère (BRAUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03270267v1</w:t>
+              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« L’école d’architecture de Marseille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Borruey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 257-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
-[...420 lines deleted...]
-                <w:t xml:space="preserve">hal-04549639v1</w:t>
+                <w:t xml:space="preserve">hal-05539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie, enseignement et recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Passion, danger et compétition acharnée : La course de quadriges dans le cirque romain précurseuse du Grand Prix de Formule 1 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus. 1 volume, pp.704</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04342690v1</w:t>
+              <w:t xml:space="preserve">Estudios Clásicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, El deporte en Grecia y Roma (dir. Garcia Romero, F.), 164, pp.215-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48232/eclas.164.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bureau de la Recherche Architecturale, Urbaine et Paysagère (BRAUP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’architecture du cirque romain et ses images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05539375v1</w:t>
+              <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'architecture au quotidien : regards sur des représentations ordinaires, 1, pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’école d’architecture de Marseille »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire architecturale et destin des lieux de production des allumettes dans les Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le patrimoine industriel de la chimie, 69, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille industrielle : La Belle-de-Mai et Le Rouet Histoire de l’occupation de l’espace par l’industrie. Conséquences et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tome LXV (fascicule 258, juillet-décembre 2015), pp. 297-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05539392v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéovision, Ausonius Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque de Silin représente-t-elle le cirque de Leptis Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2008, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bsnaf.2015.11972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carceres de l'hippodrome de Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Année 2001, pp.128 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bsnaf.2006.10517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre les écoles d'architecture et les organismes de recherche extérieurs aux écoles : le CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">D’un ministère de tutelle à l’autre (Équipement et Culture) et du CORDA au BRAUP : analyse de l’évolution d’une politique publique de recherche par le prisme des discours de l’Institution et la chronologie des réformes successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">AXE 3 : Enseignement et recherche, ANR EnsArchi. 2023</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05546043v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Jacques Dunoyer de Segonzac de l’ERA à l’UPA de Marseille, figure de passeur-réformateur de l’enseignement de l’architecture (1952-1981)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la collecte d'entretiens à la constitution du Fonds d'archives orales du laboratoire INAMA, Présentation du fonds et Guide des bonnes pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802676v1</w:t>
-[...349 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521663v1</w:t>
+                <w:t xml:space="preserve">hal-05546213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un ministère de tutelle à l’autre (Équipement et Culture) et du CORDA au BRAUP : analyse de l’évolution d’une politique publique de recherche par le prisme des discours de l’Institution et la chronologie des réformes successives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-03584526v2</w:t>
+                <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo &amp;quot;Antiche rotte marittime del Mediterraneo&amp;quot;, ANSER, Pisa, 29-30 ottobre 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Villalobos Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves Francisco J.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, pp.322, 2019, Collection du Centre Jean Bérard, 978-2-918887-90-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo : strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo : atti del Convegno internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo &amp;quot;Antiche rotte marittime del Mediterraneo&amp;quot;, ANSER, Pisa, 29-30 ottobre 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gravina</w:t>
+                <w:t xml:space="preserve">Le cirque et ses images : essai de restitution du monument arlésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Claude Golvin et l’art de la restitution, sous la direction de Jean-François Bernard et Alain Bouet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (63), Ausonius Editions, pp.173-181, 2023, EAN 9782356135629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Jockey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne… et ailleurs. Approches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Ecole française d'Athènes, pp.387-402, 2018, BCH Supplément, 978-2-86958-290-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550625v1</w:t>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cirque romain. Essai de théorisation de sa forme et de ses fonctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">André-Jacques Dunoyer de Segonzac de l’ERA à l’UPA de Marseille, figure de passeur-réformateur de l’enseignement de l’architecture (1952-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet CHeaR : Figures, groupes et productions, Acteurs de la formation à l’architecture en régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures fondatrices de la recherche au sein des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ANR EnsArchi n° 6, 17 &amp; 18 novembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de la recherche à travers les entretiens menés auprès des responsables du Bureau de la recherche architecturale, urbaine et paysagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monira Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire HEnsA20 – n°5 : Les politiques de l’enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Marseille, France. https://chmcc.hypotheses.org/8837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de restitution numérique de l'Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dessin aux techniques d’acquisition et de modélisation tridimensionnelle en archéologie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Patrice Pomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicare la memoria del Mediterraneo: strumenti, esperienze e progetti di valorizzazione del patrimonio culturale marittimo: atti del Convegno internazionale organizzato dalla Regione Toscana nell'ambito del progetto europeo "Antiche rotte marittime del Mediterraneo", ANSER, Pisa, 29-30 ottobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesco Gravina, Oct 2004, Pisa, Italie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pcjb.3883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01264141v1</w:t>
+                <w:t xml:space="preserve">halshs-03521663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la collecte d'entretiens à la constitution du Fonds d'archives orales du laboratoire INAMA, Présentation du fonds et Guide des bonnes pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le cirque romain. Essai de théorisation de sa forme et de ses fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05546213v1</w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux Montaigne, 2002. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01264141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercice de restitution 3D de la maison d’Africa, El-jem, Tunisie. Certificat d’études approfondies « Métiers de la création et application numérique » GAMSAU - École d’architecture de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2636,51 +2673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3ECCE03"/>
+    <w:nsid w:val="3D79653D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2867,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4346-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>