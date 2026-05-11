--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -233,194 +233,194 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d’un portrait de groupe(s) : De 1968 à 1982 : les premières équipes associatives de recherche dans les unités pédagogiques d’architecture</w:t>
+                <w:t xml:space="preserve">Les liens entre les écoles d'architecture et les organismes de recherche extérieurs aux écoles : le CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AXE 3 : Enseignement et recherche, ANR EnsArchi. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539747v1</w:t>
+                <w:t xml:space="preserve">hal-03584542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre les écoles d'architecture et les organismes de recherche extérieurs aux écoles : le CNRS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esquisse d’un portrait de groupe(s) : De 1968 à 1982 : les premières équipes associatives de recherche dans les unités pédagogiques d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AXE 3 : Enseignement et recherche, ANR EnsArchi. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03584542v1</w:t>
+                <w:t xml:space="preserve">hal-05539747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour une histoire orale de l’enseignement de l’architecture, Fonds ANR EnsArchi, Entretiens déposés à la Phonothèque de la MMSH d’Aix en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR EnsArchi. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -470,51 +470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie, enseignement et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus. 1 volume, pp.704</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -539,51 +539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bureau de la Recherche Architecturale, Urbaine et Paysagère (BRAUP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -608,90 +608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’école d’architecture de Marseille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Borruey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 257-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -748,51 +748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, danger et compétition acharnée : La course de quadriges dans le cirque romain précurseuse du Grand Prix de Formule 1 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios Clásicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, El deporte en Grecia y Roma (dir. Garcia Romero, F.), 164, pp.215-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -826,51 +826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture du cirque romain et ses images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'architecture au quotidien : regards sur des représentations ordinaires, 1, pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -895,51 +895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des couleurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -986,51 +986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et destin des lieux de production des allumettes dans les Bouches-du-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le patrimoine industriel de la chimie, 69, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1055,51 +1055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille industrielle : La Belle-de-Mai et Le Rouet Histoire de l’occupation de l’espace par l’industrie. Conséquences et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tome LXV (fascicule 258, juillet-décembre 2015), pp. 297-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1124,51 +1124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1219,51 +1219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mosaïque de Silin représente-t-elle le cirque de Leptis Magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2008, pp.31-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,51 +1310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carceres de l'hippodrome de Constantinople</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Année 2001, pp.128 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un ministère de tutelle à l’autre (Équipement et Culture) et du CORDA au BRAUP : analyse de l’évolution d’une politique publique de recherche par le prisme des discours de l’Institution et la chronologie des réformes successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1514,51 +1514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la collecte d'entretiens à la constitution du Fonds d'archives orales du laboratoire INAMA, Présentation du fonds et Guide des bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1767,51 +1767,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cirque et ses images : essai de restitution du monument arlésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Claude Golvin et l’art de la restitution, sous la direction de Jean-François Bernard et Alain Bouet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires (63), Ausonius Editions, pp.173-181, 2023, EAN 9782356135629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,51 +1963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Jacques Dunoyer de Segonzac de l’ERA à l’UPA de Marseille, figure de passeur-réformateur de l’enseignement de l’architecture (1952-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet CHeaR : Figures, groupes et productions, Acteurs de la formation à l’architecture en régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2032,64 +2032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures fondatrices de la recherche au sein des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR EnsArchi n° 6, 17 &amp; 18 novembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Châtelet, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2114,51 +2114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques de la recherche à travers les entretiens menés auprès des responsables du Bureau de la recherche architecturale, urbaine et paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monira Allaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2196,51 +2196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de restitution numérique de l'Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2291,51 +2291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du dessin aux techniques d’acquisition et de modélisation tridimensionnelle en archéologie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cirque romain. Essai de théorisation de sa forme et de ses fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux Montaigne, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2517,51 +2517,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercice de restitution 3D de la maison d’Africa, El-jem, Tunisie. Certificat d’études approfondies « Métiers de la création et application numérique » GAMSAU - École d’architecture de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -2673,51 +2673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D79653D"/>
+    <w:nsid w:val="2FF23949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4346-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4346-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>