--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -464,273 +464,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie, enseignement et recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’école d’architecture de Marseille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Borruey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus. 1 volume, pp.704</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 40-43</w:t>
+              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 257-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342690v1</w:t>
+                <w:t xml:space="preserve">hal-05539392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bureau de la Recherche Architecturale, Urbaine et Paysagère (BRAUP)</w:t>
+                <w:t xml:space="preserve">Archéologie, enseignement et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 94-95</w:t>
+              <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus. 1 volume, pp.704</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539375v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’école d’architecture de Marseille »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Bureau de la Recherche Architecturale, Urbaine et Paysagère (BRAUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Diener, A.M. Châtelet, M.J. Dumont, D. Le Couédic (éd), L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle. Locus Solus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 257-261</w:t>
+              <w:t xml:space="preserve">, 2022, p. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539392v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -820,187 +820,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture du cirque romain et ses images</w:t>
+                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les arts de la couleur en Grèce ancienne .. et ailleurs, 56, pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270267v1</w:t>
+                <w:t xml:space="preserve">hal-03270977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution des couleurs.</w:t>
+                <w:t xml:space="preserve">L’architecture du cirque romain et ses images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'architecture au quotidien : regards sur des représentations ordinaires, 1, pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26mm2.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03270977v1</w:t>
+                <w:t xml:space="preserve">hal-03270267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et destin des lieux de production des allumettes dans les Bouches-du-Rhône</w:t>
               </w:r>
@@ -1049,299 +1049,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille industrielle : La Belle-de-Mai et Le Rouet Histoire de l’occupation de l’espace par l’industrie. Conséquences et évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mosaïque de Silin représente-t-elle le cirque de Leptis Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence Historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2008, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bsnaf.2015.11972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264105v1</w:t>
+                <w:t xml:space="preserve">hal-04549616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+                <w:t xml:space="preserve">Marseille industrielle : La Belle-de-Mai et Le Rouet Histoire de l’occupation de l’espace par l’industrie. Conséquences et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéovision, Ausonius Editions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tome LXV (fascicule 258, juillet-décembre 2015), pp. 297-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920416v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mosaïque de Silin représente-t-elle le cirque de Leptis Magna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
+                <w:t xml:space="preserve">Proposition de restitution numérique de l’Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabricia Fauquet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéovision, Ausonius Editions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archeovision, 6, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bsnaf.2015.11972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04549616v1</w:t>
+                <w:t xml:space="preserve">hal-01920416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carceres de l'hippodrome de Constantinople</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Golvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,51 +1849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution des couleurs. Des réalités antiques à l’imagerie numérique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Jockey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la couleur en Grèce ancienne… et ailleurs. Approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Ecole française d'Athènes, pp.387-402, 2018, BCH Supplément, 978-2-86958-290-3. </w:t>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de restitution numérique de l'Artémis de Délos : polychromie originelle et contexte architectural initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricia Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2673,51 +2673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FF23949"/>
+    <w:nsid w:val="549919CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4346-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4346-5097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072400056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marseille.archi.fr/index.php/lecole/les-equipes/enseignants-chercheurs/fabricia-fauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricia Fauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Bonillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Borruey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48232/eclas.164.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jockey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2015.11972" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264105v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2006.10517" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584526v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villalobos Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Francisco J.S." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pcjb/3808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26mm2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Allaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pomey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.3883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01264141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04342737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>